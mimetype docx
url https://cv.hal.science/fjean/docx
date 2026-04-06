--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -233,1237 +233,1237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962984v1</w:t>
+                <w:t xml:space="preserve">hal-05390640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bacher</w:t>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168067v1</w:t>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derrien</w:t>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+                <w:t xml:space="preserve">hal-05168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
+                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Sané</w:t>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Diouf</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Poirier</w:t>
+                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390640v1</w:t>
+                <w:t xml:space="preserve">hal-04962984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
+                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Palacios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.102467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559441v1</w:t>
+                <w:t xml:space="preserve">hal-04516124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 499, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987413v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (913-922)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516124v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction patterns of the bloody cockle Senilia senilis (Linnaeus 1758) in the Sine-Saloum inverse estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,485 +1521,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Even</w:t>
+                <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Pousse</w:t>
+                <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Chapperon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.151-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723474v1</w:t>
+                <w:t xml:space="preserve">insu-03457249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Drone Images Show That the Distribution of Mussels Depends on Microhabitat Features of Intertidal Rocky Shores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (21), pp.5441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs14215441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Coraline Chapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.151-173. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03457249v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual and population patterns of rocky-shore mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,64 +2059,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing perturbation responses with limited observations of biological communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,1272 +2157,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Eric Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405983v1</w:t>
+                <w:t xml:space="preserve">hal-02114581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oivind Strand</w:t>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871386v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oivind Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114581v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the seasonal feeding ecology of Pecten maximus using pigments, fatty acids and sterols analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Donval</w:t>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12476⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324241v1</w:t>
+                <w:t xml:space="preserve">hal-01769744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+                <w:t xml:space="preserve">New insights into the seasonal feeding ecology of Pecten maximus using pigments, fatty acids and sterols analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
+                <w:t xml:space="preserve">Anne Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 590, pp.109-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps12476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769744v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour and growth of the Peruvian scallop ( Argopecten purpuratus ) under daily cyclic hypoxia conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Individual-based simulation of the spatial and temporal dynamics of macroinvertebrate functional groups provides insights into benthic community assembly mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e5038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405958v1</w:t>
+                <w:t xml:space="preserve">hal-02614270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based simulation of the spatial and temporal dynamics of macroinvertebrate functional groups provides insights into benthic community assembly mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Feeding behaviour and growth of the Peruvian scallop ( Argopecten purpuratus ) under daily cyclic hypoxia conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.5038⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614270v1</w:t>
+                <w:t xml:space="preserve">hal-02405958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.14-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,77 +3469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building functional groups of marine benthic macroinvertebrates on the basis of general community assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,77 +3586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled biophysical model for the distribution of the great scallop Pecten maximus in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3733,77 +3733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 360, pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,962 +3831,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
+                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Mcfarland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Katherine K Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.411-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239448v1</w:t>
+                <w:t xml:space="preserve">hal-01395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aswani K Volety</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395750v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 451, pp.385-389. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282771v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Marchais</w:t>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Jolivet</w:t>
+                <w:t xml:space="preserve">Michael As Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211666v1</w:t>
+                <w:t xml:space="preserve">hal-02552404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and elimination of brevetoxin in the invasive green mussel, Perna viridis, during natural Karenia brevis blooms in southwest Florida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcfarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K. Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168, pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145400v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.988. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552404v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic-based comparison between populations of the Great Scallop, Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.164-73. </w:t>
@@ -4849,51 +4849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical individual-based model of Brown Ring Disease in Manila clams, &amp;lt;i&amp;gt;Venerupis philippinarum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,337 +4964,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding and energetics of the great scallop, Pecten maximus, through a DEB model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Deep sequencing of the mantle transcriptome of the great scallop Pecten maximus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael a S Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.5 - 18. </w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917710v1</w:t>
+                <w:t xml:space="preserve">hal-01022918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sequencing of the mantle transcriptome of the great scallop Pecten maximus.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Feeding and energetics of the great scallop, Pecten maximus, through a DEB model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Emmery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.5 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01022918v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling enhances the development of brown ring disease signs in Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,467 +5361,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2-3), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455595v1</w:t>
+                <w:t xml:space="preserve">hal-00461368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 377 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment grain-size on development of brown ring disease in the Manila clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,466 +5875,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524678v1</w:t>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing-induced changes in cell wall silicification in a marine diatom</w:t>
+                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gallinari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472048v1</w:t>
+                <w:t xml:space="preserve">hal-00524678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Grazing-induced changes in cell wall silicification in a marine diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (1), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological dynamic model of individual growth of Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 349 (2), pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6522,388 +6522,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460083v1</w:t>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability in benthic biogeochemical fluxes in the Thau lagoon associated with macrophytic and macrofaunal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6945,77 +6945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration, calcification and excretion of the invasive limpet, Crepidula fornicata L.: implications for carbon carbonate and nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,307 +7064,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+                <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616866v1</w:t>
+                <w:t xml:space="preserve">hal-00091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524731v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (8), pp.1-15. </w:t>
@@ -7448,221 +7448,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hily</w:t>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091287v1</w:t>
+                <w:t xml:space="preserve">hal-00524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7713,90 +7713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term variation of the Bay of Brest ecosystem: benthic-pelagic coupling revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of state variables of a trophic web model in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,64 +7903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sampling of soft-bottom macroepifauna for assessing the benthic system in the Bay of Brest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 17 (3), pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,103 +8017,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
@@ -8142,77 +8142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,359 +8261,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180049v1</w:t>
+                <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179984v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and reproduction patterns of the bloody cockle (Senilia senilis) in an estuary south of the senegalo-mauritanian upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference on Eastern Boundary Upwelling Systems (EBUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima (virtuel), Peru</w:t>
@@ -8642,90 +8642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impossible sustainability of the Bay of Brest? 40 years of ecosystem evolution, interdisciplinary knowledge construction and key questions at the science-policy-communities interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Coston-Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Danto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,103 +8983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t>
@@ -9108,90 +9108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9233,77 +9233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emamnuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,103 +9390,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galou Xam Xam, un laboratoire de terrain autonome déployé en Afrique de l’Ouest pour l’expérimentation en écophysiologie des bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Thématique sur les Capteurs en Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fréjus (France), France</w:t>
@@ -9509,579 +9509,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the ecophysiology of the bloody cockle (Senilia senilis) to support the sustainability of its artisanal exploitation in the Sine-Saloum delta, Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babacar Sané</w:t>
+                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165988v1</w:t>
+                <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">Understanding the ecophysiology of the bloody cockle (Senilia senilis) to support the sustainability of its artisanal exploitation in the Sine-Saloum delta, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179986v1</w:t>
+                <w:t xml:space="preserve">hal-05165988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+                <w:t xml:space="preserve">hal-05165976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165976v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,77 +10298,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonad histological analysis of Senilia senilis sampled in the Sine Saloum inverse estuary in Senegal between march 2021 and march 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10515,51 +10515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F84941"/>
+    <w:nsid w:val="1BA93FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10746,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>