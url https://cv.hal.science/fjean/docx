--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -233,1250 +233,1250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
+                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Sané</w:t>
+                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Diouf</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Poirier</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390640v1</w:t>
+                <w:t xml:space="preserve">hal-05168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derrien</w:t>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+                <w:t xml:space="preserve">hal-04962984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168067v1</w:t>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Babacar Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962984v1</w:t>
+                <w:t xml:space="preserve">hal-05390640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
+                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Gaffet</w:t>
+                <w:t xml:space="preserve">Fernando Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102467⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516124v1</w:t>
+                <w:t xml:space="preserve">hal-04559441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 499, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (913-922)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559441v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.102467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987413v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction patterns of the bloody cockle Senilia senilis (Linnaeus 1758) in the Sine-Saloum inverse estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1521,485 +1521,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
+                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
+                <w:t xml:space="preserve">Coraline Chapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03457249v1</w:t>
+                <w:t xml:space="preserve">hal-03723474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Drone Images Show That the Distribution of Mussels Depends on Microhabitat Features of Intertidal Rocky Shores</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14215441⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.151-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836423v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03457249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coraline Chapperon</w:t>
+                <w:t xml:space="preserve">High-Resolution Drone Images Show That the Distribution of Mussels Depends on Microhabitat Features of Intertidal Rocky Shores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Yann Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14215441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723474v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual and population patterns of rocky-shore mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,64 +2059,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing perturbation responses with limited observations of biological communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,676 +2157,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rannou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114581v1</w:t>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+                <w:t xml:space="preserve">hal-02405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405983v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.193-206. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871386v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
               </w:r>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the seasonal feeding ecology of Pecten maximus using pigments, fatty acids and sterols analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,77 +3093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based simulation of the spatial and temporal dynamics of macroinvertebrate functional groups provides insights into benthic community assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e5038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3197,90 +3197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and growth of the Peruvian scallop ( Argopecten purpuratus ) under daily cyclic hypoxia conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,103 +3326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.14-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,77 +3469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building functional groups of marine benthic macroinvertebrates on the basis of general community assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,90 +3586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled biophysical model for the distribution of the great scallop Pecten maximus in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.55-67. </w:t>
@@ -3733,77 +3733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 360, pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,962 +3831,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
+                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine K Mcfarland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Katherine Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395750v1</w:t>
+                <w:t xml:space="preserve">hal-01239448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 451, pp.385-389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine K Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.411-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239448v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Richard</w:t>
+                <w:t xml:space="preserve">V Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael As Thorne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">J Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168, pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552404v1</w:t>
+                <w:t xml:space="preserve">hal-01211666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and elimination of brevetoxin in the invasive green mussel, Perna viridis, during natural Karenia brevis blooms in southwest Florida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcfarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K. Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211666v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael As Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99, pp.1-8. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145400v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic-based comparison between populations of the Great Scallop, Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.164-73. </w:t>
@@ -4849,51 +4849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical individual-based model of Brown Ring Disease in Manila clams, &amp;lt;i&amp;gt;Venerupis philippinarum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,103 +4970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of the mantle transcriptome of the great scallop Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael a S Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.3-4. </w:t>
@@ -5116,103 +5116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding and energetics of the great scallop, Pecten maximus, through a DEB model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Emmery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.5 - 18. </w:t>
@@ -5250,64 +5250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling enhances the development of brown ring disease signs in Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Oudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,467 +5361,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461368v1</w:t>
+                <w:t xml:space="preserve">hal-00455595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 377 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2-3), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455595v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment grain-size on development of brown ring disease in the Manila clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,466 +5875,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dedieu</w:t>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rabouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 347, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524689v1</w:t>
+                <w:t xml:space="preserve">hal-00524678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
+                <w:t xml:space="preserve">Grazing-induced changes in cell wall silicification in a marine diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Morgane Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (1), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524678v1</w:t>
+                <w:t xml:space="preserve">hal-00472048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing-induced changes in cell wall silicification in a marine diatom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon: an in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00472048v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological dynamic model of individual growth of Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,90 +6411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Brown Ring Disease on the energy budget of the Manila clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 349 (2), pp.378-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6522,349 +6522,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+                <w:t xml:space="preserve">hal-00460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Amouroux</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460083v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability in benthic biogeochemical fluxes in the Thau lagoon associated with macrophytic and macrofaunal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,64 +6945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration, calcification and excretion of the invasive limpet, Crepidula fornicata L.: implications for carbon carbonate and nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,536 +7064,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hily</w:t>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091287v1</w:t>
+                <w:t xml:space="preserve">hal-00616866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+                <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaporte</w:t>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+                <w:t xml:space="preserve">Robert B. Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616866v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452414v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524731v1</w:t>
+                <w:t xml:space="preserve">hal-00091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
               </w:r>
@@ -7605,77 +7605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1849-1854. </w:t>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of state variables of a trophic web model in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,64 +7903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sampling of soft-bottom macroepifauna for assessing the benthic system in the Bay of Brest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 17 (3), pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,103 +8017,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
@@ -8142,77 +8142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,103 +8267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
@@ -8392,103 +8392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
@@ -8517,103 +8517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and reproduction patterns of the bloody cockle (Senilia senilis) in an estuary south of the senegalo-mauritanian upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference on Eastern Boundary Upwelling Systems (EBUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima (virtuel), Peru</w:t>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,77 +8983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,90 +9108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9233,77 +9233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emamnuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,103 +9390,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galou Xam Xam, un laboratoire de terrain autonome déployé en Afrique de l’Ouest pour l’expérimentation en écophysiologie des bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Thématique sur les Capteurs en Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fréjus (France), France</w:t>
@@ -9509,579 +9509,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding the ecophysiology of the bloody cockle (Senilia senilis) to support the sustainability of its artisanal exploitation in the Sine-Saloum delta, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179986v1</w:t>
+                <w:t xml:space="preserve">hal-05165988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the ecophysiology of the bloody cockle (Senilia senilis) to support the sustainability of its artisanal exploitation in the Sine-Saloum delta, Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165988v1</w:t>
+                <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165976v1</w:t>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,90 +10298,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonad histological analysis of Senilia senilis sampled in the Sine Saloum inverse estuary in Senegal between march 2021 and march 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Diouf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10515,51 +10515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BA93FE8"/>
+    <w:nsid w:val="7C4E1AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10746,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>