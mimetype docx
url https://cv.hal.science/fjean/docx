--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -233,1250 +233,1250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bacher</w:t>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168067v1</w:t>
+                <w:t xml:space="preserve">hal-05390640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962984v1</w:t>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+                <w:t xml:space="preserve">Assessing and modeling the dynamics and persistence of mussels in rocky-shore microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derrien</w:t>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+                <w:t xml:space="preserve">hal-05168067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic response of the bloody cockle (Senilia senilis) to salinity in the Sine Saloum estuary, Senegal</w:t>
+                <w:t xml:space="preserve">Sulfides as environmental stressors in Paracas Bay, Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Sané</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Diouf</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Poirier</w:t>
+                <w:t xml:space="preserve">Tomasa Cuellar-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.104636. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390640v1</w:t>
+                <w:t xml:space="preserve">hal-04962984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
+                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Palacios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.102467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2023.102467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559441v1</w:t>
+                <w:t xml:space="preserve">hal-04516124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-off between growth and reproduction in Argopecten purpuratus (L.) scallops exposed to medium-term hypoxia and acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+                <w:t xml:space="preserve">José Luis García-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843558v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987413v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of starvation on physiological and survival traits of Mimachlamys varia (Linneaus, 1758)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la justice environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (913-922)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516124v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction patterns of the bloody cockle Senilia senilis (Linnaeus 1758) in the Sine-Saloum inverse estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1521,485 +1521,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Even</w:t>
+                <w:t xml:space="preserve">Rosa Cueto‐vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Pousse</w:t>
+                <w:t xml:space="preserve">Arturo Aguirre‐velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Chapperon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.151-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723474v1</w:t>
+                <w:t xml:space="preserve">insu-03457249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size‐based survival of cultured Argopecten purpuratus (L, 1819) under severe hypoxia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-Resolution Drone Images Show That the Distribution of Mussels Depends on Microhabitat Features of Intertidal Rocky Shores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gil‐kodaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jwas.12777⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14215441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03457249v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Drone Images Show That the Distribution of Mussels Depends on Microhabitat Features of Intertidal Rocky Shores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bacher</w:t>
+                <w:t xml:space="preserve">Physiological and comparative proteomic analyzes reveal immune defense response of the king scallop Pecten maximus in presence of paralytic shellfish toxin (PST) from Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Chapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kerjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (21), pp.5441. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.102231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14215441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836423v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual and population patterns of rocky-shore mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Vanessa Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,64 +2059,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing perturbation responses with limited observations of biological communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,676 +2157,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114544v1</w:t>
+                <w:t xml:space="preserve">hal-02114581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Predicting the energy budget of the scallop Argopecten purpuratus in an oxygen–limiting environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405983v1</w:t>
+                <w:t xml:space="preserve">hal-02114544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lavaud</w:t>
+                <w:t xml:space="preserve">Chronic and severe hypoxic conditions in Paracas Bay, Pisco, Peru: Consequences on scallop growth, reproduction, and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oivind Strand</w:t>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cueto-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871386v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling paralytic shellfish toxins (PST) accumulation in Crassostrea gigas by using Dynamic Energy Budgets (DEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.152-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing physiological history from growth, a method to invert DEB models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">What can the shell tell about the scallop? Using growth trajectories along latitudinal and bathymetric gradients to reconstruct physiological history with DEB theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oivind Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143, pp.183-192. </w:t>
+              <w:t xml:space="preserve">, 2019, 143, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114581v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impossible Sustainability of the Bay of Brest? Fifty Years of Ecosystem Changes, Interdisciplinary Knowledge Construction and Key Questions at the Science-Policy-Community Interface</w:t>
               </w:r>
@@ -2946,64 +2946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the seasonal feeding ecology of Pecten maximus using pigments, fatty acids and sterols analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,77 +3093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based simulation of the spatial and temporal dynamics of macroinvertebrate functional groups provides insights into benthic community assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e5038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3197,90 +3197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and growth of the Peruvian scallop ( Argopecten purpuratus ) under daily cyclic hypoxia conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,103 +3326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of paralytic shellfish toxin accumulation variability in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.14-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,77 +3469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building functional groups of marine benthic macroinvertebrates on the basis of general community assembly mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121, pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,90 +3586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled biophysical model for the distribution of the great scallop Pecten maximus in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.55-67. </w:t>
@@ -3733,77 +3733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Alexandridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M. Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 360, pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,962 +3831,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aswani K Volety</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239448v1</w:t>
+                <w:t xml:space="preserve">hal-01282771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of progressive hypoxia on oxygen uptake in juveniles of the Peruvian scallop, Argopecten purpuratus (Lamarck, 1819)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine K Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.411-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282771v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategy of the invasive green mussel may result in increased competition with native fauna in the southeastern United States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine K Mcfarland</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aswani K Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.411-423. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2016.11.4.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395750v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Marchais</w:t>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Richard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Michael As Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211666v1</w:t>
+                <w:t xml:space="preserve">hal-02552404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and elimination of brevetoxin in the invasive green mussel, Perna viridis, during natural Karenia brevis blooms in southwest Florida</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswani K. Volety</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168, pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145560v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Uptake and elimination of brevetoxin in the invasive green mussel, Perna viridis, during natural Karenia brevis blooms in southwest Florida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aswani K. Volety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145400v1</w:t>
+                <w:t xml:space="preserve">hal-01145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular adaptation of the king scallop (Pecten maximus) to heat stress using transcriptomics and proteomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sclerochronological records and daily microgrowth of the Peruvian scallop (Argopecten purpuratus, Lamarck, 1819) related to environmental conditions in Paracas Bay, Pisco, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Mendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.988. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2132-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552404v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic-based comparison between populations of the Great Scallop, Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.164-73. </w:t>
@@ -4849,51 +4849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical individual-based model of Brown Ring Disease in Manila clams, &amp;lt;i&amp;gt;Venerupis philippinarum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,103 +4970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of the mantle transcriptome of the great scallop Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael a S Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.3-4. </w:t>
@@ -5116,103 +5116,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding and energetics of the great scallop, Pecten maximus, through a DEB model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Emmery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oivind Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.5 - 18. </w:t>
@@ -5250,64 +5250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling enhances the development of brown ring disease signs in Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Oudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,467 +5361,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2-3), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455595v1</w:t>
+                <w:t xml:space="preserve">hal-00461368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Goncalvez</w:t>
+                <w:t xml:space="preserve">Diurnal heterogeneity in silicic acid fluxes in shallow coastal sites: Causes and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.06.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452255v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative estimation of the energetic cost of brown ring disease in the Manila clam using Dynamic Energy Budget theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variability of the hemocyte parameters of Ruditapes philippinarum in the field during an annual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeleine Goncalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62 (2-3), pp.114-123. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 377 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461368v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment grain-size on development of brown ring disease in the Manila clam Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,51 +5894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic community respiration in areas impacted by the invasive mollusk, Crepidula fornicata L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6271,600 +6271,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological dynamic model of individual growth of Ruditapes philippinarum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Powell</w:t>
+                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452257v1</w:t>
+                <w:t xml:space="preserve">hal-00203159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Brown Ring Disease on the energy budget of the Manila clam Ruditapes philippinarum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecophysiological dynamic model of individual growth of Ruditapes philippinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 349 (2), pp.378-389. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.130-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452254v1</w:t>
+                <w:t xml:space="preserve">hal-00452257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Brown Ring Disease on the energy budget of the Manila clam Ruditapes philippinarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Point</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349 (2), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460083v1</w:t>
+                <w:t xml:space="preserve">hal-00452254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic O2 distribution and dynamics in a Mediterranean lagoon (Thau, France): An in situ microelectrode study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 72, pp.393-405. </w:t>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203159v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability in benthic biogeochemical fluxes in the Thau lagoon associated with macrophytic and macrofaunal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,51 +6958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration, calcification and excretion of the invasive limpet, Crepidula fornicata L.: implications for carbon carbonate and nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,536 +7064,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Moal</w:t>
+                <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616866v1</w:t>
+                <w:t xml:space="preserve">hal-00091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Hemocyte characteristics in families of oysters, Crassostrea gigas, selected for differential survival during summer and reared in three sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+                <w:t xml:space="preserve">Maryse Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. Dunbar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Jeanne Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 270, pp.276-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452414v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The shell of the Great Scallop Pecten maximus as a high frequency archive of paleoenvironmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524731v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hily</w:t>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091287v1</w:t>
+                <w:t xml:space="preserve">hal-00524731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
               </w:r>
@@ -7605,77 +7605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1849-1854. </w:t>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 200, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of state variables of a trophic web model in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 318, pp.145-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,64 +7903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative sampling of soft-bottom macroepifauna for assessing the benthic system in the Bay of Brest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 17 (3), pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,103 +8017,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
@@ -8142,77 +8142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,103 +8267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
@@ -8392,103 +8392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
@@ -8517,103 +8517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and reproduction patterns of the bloody cockle (Senilia senilis) in an estuary south of the senegalo-mauritanian upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference on Eastern Boundary Upwelling Systems (EBUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima (virtuel), Peru</w:t>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,77 +8983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,90 +9108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9233,77 +9233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emamnuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,103 +9390,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galou Xam Xam, un laboratoire de terrain autonome déployé en Afrique de l’Ouest pour l’expérimentation en écophysiologie des bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Thématique sur les Capteurs en Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fréjus (France), France</w:t>
@@ -9515,90 +9515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the ecophysiology of the bloody cockle (Senilia senilis) to support the sustainability of its artisanal exploitation in the Sine-Saloum delta, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9636,103 +9636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
@@ -9755,333 +9755,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Karim Houmenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+                <w:t xml:space="preserve">hal-05165976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference, Paddle project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165976v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBSe@: an e-learning platform to introduce the Dynamic Energy Budget (DEB) theory for marine ecology, fisheries sciences and aquaculture applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,51 +10171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,90 +10298,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonad histological analysis of Senilia senilis sampled in the Sine Saloum inverse estuary in Senegal between march 2021 and march 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10515,51 +10515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C4E1AC2"/>
+    <w:nsid w:val="2593CBBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10746,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fjean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1132-230X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165111186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8226-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05168067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Vanessa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04962984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Cuellar-Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04516124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Breton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gaffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2023.102467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04559441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto-Vega" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Corona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Palacios" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04372964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kerherv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cueto&#8208;vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre&#8208;velarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gil&#8208;kodaka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215441" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03723474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chapperon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03323984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Alexandridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107840" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.07.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mendo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734259" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114653v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coston-Guarini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00124" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12476" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3TZC9K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2017.12.050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.01.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01394278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Dambacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.07.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.07.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine K Mcfarland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2016.11.4.06" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael As Thorne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2132-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K. Volety" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01145400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2015.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01056541v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Ford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. Powell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klinck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.03.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a S Thorne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5HM070F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Emmery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.10.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568169v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Oudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.030.0103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.01.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.02.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDV6QGQH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2008.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VKHPJXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2H7Q7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Powell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.05.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaporte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000890" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00568533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouhafs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotonarivo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32880.25602" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01471305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04517193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/VQHAZB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>