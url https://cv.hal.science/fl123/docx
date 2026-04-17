--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -105,2182 +105,2048 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Ion Signaling in Biomedicine</w:t>
+                <w:t xml:space="preserve">PSL Chemical Biology Symposia: The Increasing Impact of Chemistry in Life Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+                <w:t xml:space="preserve">Romain Sastourné-Haletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Müller</w:t>
+                <w:t xml:space="preserve">Sacha Marynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+                <w:t xml:space="preserve">Arthur Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Solier</w:t>
+                <w:t xml:space="preserve">Fubao Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+                <w:t xml:space="preserve">Mengnuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125 (2), pp.660-744. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), pp.e202500231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.4c00577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202500231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343831v1</w:t>
+                <w:t xml:space="preserve">hal-05343650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSL Chemical Biology Symposia: The Increasing Impact of Chemistry in Life Sciences</w:t>
+                <w:t xml:space="preserve">A druggable copper-signalling pathway that drives inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sastourné-Haletou</w:t>
+                <w:t xml:space="preserve">Stéphanie Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Marynberg</w:t>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pereira</w:t>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fubao Su</w:t>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengnuo Chen</w:t>
+                <w:t xml:space="preserve">Arnaud Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), pp.e202500231. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617 (7960), pp.386-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202500231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343650v1</w:t>
+                <w:t xml:space="preserve">inserm-04170826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A druggable copper-signalling pathway that drives inflammation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+                <w:t xml:space="preserve">Leeroy Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Versini</w:t>
+                <w:t xml:space="preserve">Justine Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mansart</w:t>
+                <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Plays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06017-4⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e202300093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04170826v1</w:t>
+                <w:t xml:space="preserve">hal-04092530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSL Chemical Biology Symposia Third Edition: A Branch of Science in its Explosive Phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Hadjerci</w:t>
+                <w:t xml:space="preserve">Profiling the Regulation of Histone Methylation and Demethylation by Metabolites and Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leishemba Thoidingjam</w:t>
+                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Plays</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300093⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2529, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2481-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092530v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the Regulation of Histone Methylation and Demethylation by Metabolites and Metals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small Molecule Regulators of Ferroptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2481-4_6⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Experimental Medicine and Biology, 1301, pp.81-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62026-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343995v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Regulators of Ferroptosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CD44 regulates epigenetic plasticity by mediating iron endocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62026-4_6⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-020-0513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344106v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD44 regulates epigenetic plasticity by mediating iron endocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.929-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41557-020-0513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD44 regulates epigenetic plasticity by mediating iron endocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Versini</w:t>
+                <w:t xml:space="preserve">A MORC-driven transcriptional switch controls Toxoplasma developmental trajectories and sexual commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Swale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.570-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-0674-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-020-0513-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365507v1</w:t>
+                <w:t xml:space="preserve">hal-02551175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MORC-driven transcriptional switch controls Toxoplasma developmental trajectories and sexual commitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">Metformin reveals a mitochondrial copper addiction of mesenchymal cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supaporn Niyomchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-0674-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551175v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin reveals a mitochondrial copper addiction of mesenchymal cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supaporn Niyomchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (11), pp.e0206764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0206764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034786v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin reveals a mitochondrial copper addiction of mesenchymal cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chemical biology of salinomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Saier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Supaporn Niyomchon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (39), pp.5585-5614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01935757v1</w:t>
+                <w:t xml:space="preserve">hal-04034771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical biology of salinomycin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reprogramming the chemical reactivity of iron in cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Cañeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (39), pp.5585-5614. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.704-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2018.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034771v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming the chemical reactivity of iron in cancer stem cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modifications at K31 on the lateral surface of histone H4 contribute to genome structure and expression in apicomplexan parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Versini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2018.03.012⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pii: e29391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.29391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034718v1</w:t>
+                <w:t xml:space="preserve">hal-02022719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications at K31 on the lateral surface of histone H4 contribute to genome structure and expression in apicomplexan parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unconventional endosome-like compartment and retromer complex in Toxoplasma gondii govern parasite integrity and host infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamba Omar Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchilabalo Dilezitoko Alayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Westermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.29391⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022719v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional endosome-like compartment and retromer complex in Toxoplasma gondii govern parasite integrity and host infection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Critical Role for Toxoplasma gondii Vacuolar Protein Sorting VPS9 in Secretory Organelle Biogenesis and Host Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Sakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena K Oesterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaya Sakura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.38842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep38842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01472213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2290,167 +2156,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Regulators of Ferroptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrés F. Florez; Hamed Alborzinia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroptosis: Mechanism and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1301, Springer International Publishing, pp.81-121, 2021, Advances in Experimental Medicine and Biology, 978-3-030-62025-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62026-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,114 +2326,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of histone modifications inside nucleosome H4K31ac and H4K31me1 in Apicomplexan parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sindikubwabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiology and Parasitology. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAV047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01686271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +2501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E792370A"/>
+    <w:nsid w:val="C0846984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2866,51 +2732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fl123" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sindikubwabo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.4c00577" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sastourn&#233;-Haletou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fubao Su" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengnuo Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04170826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06017-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2481-4_6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62026-4_6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0513-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0674-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Niyomchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206764" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.07.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.03.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamba Omar Sangar&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Westermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Sakura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena K Oesterlin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38842" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01686271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAV047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fl123" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sastourn&#233;-Haletou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Marynberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fubao Su" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengnuo Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202500231" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04170826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ca&#241;eque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06017-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sindikubwabo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2481-4_6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Colombeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62026-4_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0513-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0674-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supaporn Niyomchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01935757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Saier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.07.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ding" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Hussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamba Omar Sangar&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchilabalo Dilezitoko Alayi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Westermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11191" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Sakura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena K Oesterlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01686271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAV047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>