--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -4016,243 +4016,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976092v1</w:t>
+                <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308467v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
               </w:r>
@@ -7365,51 +7365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>