--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -489,429 +489,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumar Marega</w:t>
+                <w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429275v1</w:t>
+                <w:t xml:space="preserve">hal-02390929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429251v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390929v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1627,286 +1627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">Ph. Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+                <w:t xml:space="preserve">hal-00803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Deboudt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, hors série n°6 (novembre 2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803346v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t>
               </w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,204 +2156,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux appréhender et se représenter les risques et les enjeux par l'usage d'un jeu sérieux.</w:t>
+                <w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français en Grèce; Université de Thessalie; Université du Littoral - Côte d'Opale; Institut de recherche et d'enseignement en tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736089v1</w:t>
+                <w:t xml:space="preserve">hal-04605550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t>
+                <w:t xml:space="preserve">Mieux appréhender et se représenter les risques et les enjeux par l'usage d'un jeu sérieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français en Grèce; Université de Thessalie; Université du Littoral - Côte d'Opale; Institut de recherche et d'enseignement en tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605550v1</w:t>
+                <w:t xml:space="preserve">hal-04736089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,320 +2795,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de la filière plantes aromatiques pour la production d'huiles essentielles dans Le phytomanagement des sols pollués Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Raveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401183v1</w:t>
+                <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+                <w:t xml:space="preserve">Pertinence de la filière plantes aromatiques pour la production d'huiles essentielles dans Le phytomanagement des sols pollués Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Bert V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Carrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Brownfield Academy, Visions convergentes : Mobiliser les friches pour accroître la résilience de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410398v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière huiles essentielles : principaux acquis et perspectives de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'huiles essentielles : une filière éco-innovante pour le phytomanagement des sols historiquement pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounes - Hadj-Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,90 +3422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROLAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t>
@@ -4016,489 +4016,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard J.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308467v1</w:t>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976092v1</w:t>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodologies pour la perception du risque industriel (Valmaris-technopôle). Invitation au séminaire pluridisciplinaire Perception du risque organisé par le laboratoire Geosyscom (Université de Caen)</w:t>
               </w:r>
@@ -4573,506 +4573,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation au Havre, dans le cadre du colloque SANTE, EXCLUSION, RISQUE ET LIEU : &amp;quot; Vivre au pied d'usines Seveso, choix et nécessité</w:t>
+                <w:t xml:space="preserve">Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village &amp;quot; seveso &amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Vivre au pied d'usines Seveso, choix et nécessité "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Le Havre, France</w:t>
+              <w:t xml:space="preserve">" Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village " seveso " "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00979371v1</w:t>
+                <w:t xml:space="preserve">halshs-00978654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village &amp;quot; seveso &amp;quot;</w:t>
+                <w:t xml:space="preserve">Présentation au Havre, dans le cadre du colloque SANTE, EXCLUSION, RISQUE ET LIEU : &amp;quot; Vivre au pied d'usines Seveso, choix et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village " seveso " "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">" Vivre au pied d'usines Seveso, choix et nécessité "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00978654v1</w:t>
+                <w:t xml:space="preserve">halshs-00979371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Vivre avec le risque industriel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00981541v1</w:t>
+                <w:t xml:space="preserve">hal-02819003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
+              <w:t xml:space="preserve">"Vivre avec le risque industriel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819003v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Mer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t>
@@ -5381,263 +5381,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irénée Zwarterook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016898v1</w:t>
+                <w:t xml:space="preserve">halshs-03016964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gibout</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-03016964v1</w:t>
+                <w:t xml:space="preserve">halshs-03016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques et pollutions industriels sur le territoire dunkerquois : des perceptions à la « concertation</w:t>
               </w:r>
@@ -5767,212 +5767,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pêcheurs de loisir, des acteurs marginalisés au sein d’un réseau partagé entre communautés d’intérêts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment peut-on être Gravelinois ? Vivre à proximité d'une centrale nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clémence Perrin-Malterre; Laine Chanteloup; Julien Dellier; Mathieu Garel; Anne Loison. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.245-260, 2025, Nature et société, 978-2-7592-4134-7</w:t>
+              <w:t xml:space="preserve">Risques industriels majeurs et environnements : défis pour les acteurs internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-218 ; 323-333, 2025, Environnement et société, 978-2-7574-4369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472546v1</w:t>
+                <w:t xml:space="preserve">hal-05039185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment peut-on être Gravelinois ? Vivre à proximité d'une centrale nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pêcheurs de loisir, des acteurs marginalisés au sein d’un réseau partagé entre communautés d’intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémence Perrin-Malterre; Laine Chanteloup; Julien Dellier; Mathieu Garel; Anne Loison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels majeurs et environnements : défis pour les acteurs internes et externes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-218 ; 323-333, 2025, Environnement et société, 978-2-7574-4369-9</w:t>
+              <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.245-260, 2025, Nature et société, 978-2-7592-4134-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039185v1</w:t>
+                <w:t xml:space="preserve">hal-05472546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panel citoyen de la Convention citoyenne pour le climat : quelle représentativité ?</w:t>
               </w:r>
@@ -6038,337 +6038,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 – Percevoir les risques et les nuisances de l’industrie</w:t>
+                <w:t xml:space="preserve">Percevoir les risques et les nuisances de l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Meha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Frère, Séverine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques : habiter Dunkerque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">La ville et ses risques : habiter dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.89-109, 2017, Environnement et Société, 9782757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03225495v1</w:t>
+                <w:t xml:space="preserve">hal-05058963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4 – Percevoir les risques et les nuisances de l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Méha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frère, Séverine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-70, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">La ville et ses risques : habiter Dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770113v1</w:t>
+                <w:t xml:space="preserve">halshs-03225495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir les risques et les nuisances de l'industrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques : habiter dunkerque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.89-109, 2017, Environnement et Société, 9782757416327</w:t>
+              <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-70, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058963v1</w:t>
+                <w:t xml:space="preserve">hal-01770113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6562,64 +6562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7365,51 +7365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>