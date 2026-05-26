--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -489,429 +489,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390929v1</w:t>
+                <w:t xml:space="preserve">hal-02429275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
+                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429275v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429251v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1627,286 +1627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
+                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Deboudt</w:t>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Longuépée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, hors série n°6 (novembre 2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803346v1</w:t>
+                <w:t xml:space="preserve">halshs-00578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t>
               </w:r>
@@ -1918,51 +1918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,204 +2156,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t>
+                <w:t xml:space="preserve">Mieux appréhender et se représenter les risques et les enjeux par l'usage d'un jeu sérieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français en Grèce; Université de Thessalie; Université du Littoral - Côte d'Opale; Institut de recherche et d'enseignement en tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605550v1</w:t>
+                <w:t xml:space="preserve">hal-04736089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux appréhender et se représenter les risques et les enjeux par l'usage d'un jeu sérieux.</w:t>
+                <w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français en Grèce; Université de Thessalie; Université du Littoral - Côte d'Opale; Institut de recherche et d'enseignement en tourisme (InREnT), Oct 2024, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736089v1</w:t>
+                <w:t xml:space="preserve">hal-04605550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,90 +3422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII EUROLAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t>
@@ -3649,269 +3649,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904119v1</w:t>
+                <w:t xml:space="preserve">hal-00672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672603v1</w:t>
+                <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
               </w:r>
@@ -4016,489 +4016,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+                <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+                <w:t xml:space="preserve">halshs-00976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308467v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976092v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodologies pour la perception du risque industriel (Valmaris-technopôle). Invitation au séminaire pluridisciplinaire Perception du risque organisé par le laboratoire Geosyscom (Université de Caen)</w:t>
               </w:r>
@@ -4763,316 +4763,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
+              <w:t xml:space="preserve">"Vivre avec le risque industriel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819003v1</w:t>
+                <w:t xml:space="preserve">halshs-00981541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
+                <w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Vivre avec le risque industriel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00981541v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5381,263 +5381,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grembo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+                <w:t xml:space="preserve">Mylène Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016964v1</w:t>
+                <w:t xml:space="preserve">halshs-03016898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la résilience territoriale : Enjeux pour la concertation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">LES PPRT DANS LE DUNKERQUOIS : DES ARTIFICES D’UNE CONCERTATION OBLIGÉE À LA CONSTRUCTION DE COMPROMIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irénée Zwarterook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FONCSI, Fondation pour une Culture de Sécurité Industrielle, 2013-10, 2013, Les Cahiers de la sécurité industrielle</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03016898v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03016964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques et pollutions industriels sur le territoire dunkerquois : des perceptions à la « concertation</w:t>
               </w:r>
@@ -5767,212 +5767,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment peut-on être Gravelinois ? Vivre à proximité d'une centrale nucléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pêcheurs de loisir, des acteurs marginalisés au sein d’un réseau partagé entre communautés d’intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémence Perrin-Malterre; Laine Chanteloup; Julien Dellier; Mathieu Garel; Anne Loison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels majeurs et environnements : défis pour les acteurs internes et externes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-218 ; 323-333, 2025, Environnement et société, 978-2-7574-4369-9</w:t>
+              <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.245-260, 2025, Nature et société, 978-2-7592-4134-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039185v1</w:t>
+                <w:t xml:space="preserve">hal-05472546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pêcheurs de loisir, des acteurs marginalisés au sein d’un réseau partagé entre communautés d’intérêts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment peut-on être Gravelinois ? Vivre à proximité d'une centrale nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clémence Perrin-Malterre; Laine Chanteloup; Julien Dellier; Mathieu Garel; Anne Loison. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohabiter avec le sauvage. Rencontres entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.245-260, 2025, Nature et société, 978-2-7592-4134-7</w:t>
+              <w:t xml:space="preserve">Risques industriels majeurs et environnements : défis pour les acteurs internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.195-218 ; 323-333, 2025, Environnement et société, 978-2-7574-4369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472546v1</w:t>
+                <w:t xml:space="preserve">hal-05039185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panel citoyen de la Convention citoyenne pour le climat : quelle représentativité ?</w:t>
               </w:r>
@@ -6038,337 +6038,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir les risques et les nuisances de l'industrie</w:t>
+                <w:t xml:space="preserve">Chapitre 4 – Percevoir les risques et les nuisances de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Meha</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
+                <w:t xml:space="preserve">Christelle Méha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frère, Séverine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques : habiter dunkerque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.89-109, 2017, Environnement et Société, 9782757416327</w:t>
+              <w:t xml:space="preserve">La ville et ses risques : habiter Dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058963v1</w:t>
+                <w:t xml:space="preserve">halshs-03225495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 – Percevoir les risques et les nuisances de l’industrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Frère, Séverine. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques : habiter Dunkerque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-70, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03225495v1</w:t>
+                <w:t xml:space="preserve">hal-01770113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire industriel confronté aux enjeux environnementaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percevoir les risques et les nuisances de l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Meha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-70, 2017, Environnement et société, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">La ville et ses risques : habiter dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.89-109, 2017, Environnement et Société, 9782757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770113v1</w:t>
+                <w:t xml:space="preserve">hal-05058963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6697,51 +6697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7365,51 +7365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Diatta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert V." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrant P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lounes - Hadj-Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016964v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grembo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Zwarterook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Meha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hellequin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>