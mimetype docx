--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -245,51 +245,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -413,325 +413,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original urban land cover representation and its effects on rain event-based runoff and TSS modelling</w:t>
+                <w:t xml:space="preserve">Evaluation of the effects of land cover changes and urbanization on land surface temperature: a remote sensing study of sub-watershed of oued Fekan, northwest Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Rio</w:t>
+                <w:t xml:space="preserve">Mohammed Chrair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
+                <w:t xml:space="preserve">A Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sigma Journal of Engineering and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.907-926</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995391v1</w:t>
+                <w:t xml:space="preserve">hal-03639373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effects of land cover changes and urbanization on land surface temperature: a remote sensing study of sub-watershed of oued Fekan, northwest Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original urban land cover representation and its effects on rain event-based runoff and TSS modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chrair</w:t>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Khaldi</w:t>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hamadouche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigma Journal of Engineering and Natural Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586, pp.124865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639373v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting trend on ecological river status – how to deal with short incomplete bioindicator time series? Methodological and operational issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -778,103 +778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical model to quantify fecal bacterial loadings to coastal areas: Application in a Mediterranean context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.299-309. </w:t>
@@ -906,286 +906,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Serrano</w:t>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molla</w:t>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.143-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223918v1</w:t>
+                <w:t xml:space="preserve">hal-01168753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Boulil</w:t>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (part A), pp.126 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168753v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,533 +1311,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood mitigation as a positive consequence of anthropogenic forcing on the groundwater resource in a karst catchment</w:t>
+                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lafare</w:t>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Neppel</w:t>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174209v1</w:t>
+                <w:t xml:space="preserve">hal-01581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the DPSIR framework to link water quality of rivers to land use: methodological issues and preliminary field test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2014.906443⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514067v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash flood mitigation as a positive consequence of anthropogenic forcing on the groundwater resource in a karst catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lafare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Grac</w:t>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-013-2678-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581464v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Grac</w:t>
+                <w:t xml:space="preserve">Implementing the DPSIR framework to link water quality of rivers to land use: methodological issues and preliminary field test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.30. </w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.201-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2014.906443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057105v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la vulnérabilité intrinsèque de l’aquifère du Lez et évolution de l’occupation des sols</w:t>
               </w:r>
@@ -1925,247 +1925,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche des relations entre eau et agriculture à AgroParisTech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2013 (213), pp.203-214</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526064v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Approche des relations entre eau et agriculture à AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2013 (213), pp.203-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090662v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento de um Indicador de Risco de Contaminação das Águas Superficiais por Pesticidas: Aplicação a Bacia do Itajaí — Brasil</w:t>
               </w:r>
@@ -2367,90 +2367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient load modelling during floods in intermittent rivers: An operational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (6), pp.768 - 781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2612,51 +2612,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, une méthode organisation-centrée de modélisation multi-agents de systèmes complexes</w:t>
+                <w:t xml:space="preserve">ORIGAMI, une méthode organisation centrée de modélisation multi-agent de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
@@ -2678,787 +2678,774 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (2), pp.211-232. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 16 (2), p. 211 - p. 232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657462v1</w:t>
+                <w:t xml:space="preserve">hal-00451710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIGAMI, une méthode organisation centrée de modélisation multi-agent de systèmes complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Anticiper l'assolement pour mieux gérer les ressources en eau : comment valoriser des données d'occupation du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mesmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (2), p. 211 - p. 232</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451710v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and quantification of nitrogen inputs into a coastal lagoon: Application to the Thau lagoon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 193 (1-2), pp.19 - 33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de la modélisation d'accompagnement dans la gestion de l'eau à l'épreuve du modèle des forums hybrides : le projet Phylou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper l'assolement pour mieux gérer les ressources en eau : comment valoriser des données d'occupation du sol ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+                <w:t xml:space="preserve">Modelling nitrogen loads at the catchment scale under the influence of land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mari</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mesmin</w:t>
+                <w:t xml:space="preserve">Keith J. Beven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (11-12), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2004.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000197v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen loads at the catchment scale under the influence of land use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Modélisation distribuée des flux d'azote sur des petits bassins versants méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Keith J. Beven</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.65-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575692v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation distribuée des flux d'azote sur des petits bassins versants méditerranéens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of effective rainfall amount to land use description using GIS tool. Case of a small mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (6-7), pp.255 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-7065(03)00035-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718769v1</w:t>
+                <w:t xml:space="preserve">hal-01575707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Facilitation of Water Allocation: Case Study in the Drome River Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,174 +3524,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of effective rainfall amount to land use description using GIS tool. Case of a small mediterranean catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+                <w:t xml:space="preserve">Pluralité des références spatiales et sociales pour les acteurs d'un contrat de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.47-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575707v1</w:t>
+                <w:t xml:space="preserve">hal-01718571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,720 +3736,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des références spatiales et sociales pour les acteurs d'un contrat de rivière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Modélisation de la charge annuelle en azote et phosphore par analyse spatiale d'information topographiques et d'occupation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Ferrand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.47-56</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°2000, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718571v1</w:t>
+                <w:t xml:space="preserve">hal-01718813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la charge annuelle en azote et phosphore par analyse spatiale d'information topographiques et d'occupation des sols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic model for generating hourly hyetographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, n° spécial 2000, pp.27-35</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42, pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718813v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model for generating hourly hyetographs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d'application de la méthode du GRADEX sur un petit bassin versant méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 42, pp.149-161</w:t>
+              <w:t xml:space="preserve">Bulletin du Comité français des grands barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, n° spécial (2), pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575729v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application de la méthode du GRADEX sur un petit bassin versant méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de recherche du Réal Collobrier (France méditerranéenne), interception de la pluie par la Canopée, premiers résultats après 6 mois d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Wolff</w:t>
+                <w:t xml:space="preserve">J.M. Boennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Comité français des grands barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, n° spécial (2), pp.37-41</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6, pp.613-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575034v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de recherche du Réal Collobrier (France méditerranéenne), interception de la pluie par la Canopée, premiers résultats après 6 mois d'expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lavabre</w:t>
+                <w:t xml:space="preserve">Changes in the hydrological response of a small Mediterranean basin a year after a wildfire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Boennec</w:t>
+                <w:t xml:space="preserve">Daniel Sempere Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 142, pp.273-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1694(93)90014-Z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576319v1</w:t>
+                <w:t xml:space="preserve">hal-01575737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the hydrological response of a small Mediterranean basin a year after a wildfire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement hydrologique d'un petit bassin versant méditerranéen après la destruction de l'écosystème forestier par un incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sempere-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 6 (2), pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,1468 +4364,1464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Land Cover Maps Across Years: A Time Series-based Semantic Segmentation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Interdonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jabea</w:t>
+                <w:t xml:space="preserve">Cassio F Dantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JURSE 2025 - Joint Urban Remote Sensing Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tunis, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
+              <w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177152v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651881v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Toubiana</w:t>
+                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
+              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824847v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108094v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
+                <w:t xml:space="preserve">Interaction between land use and ecological quality of rivers: modeling based on monitoring network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Salles</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.S. RIVERS, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585627v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between land use and ecological quality of rivers: modeling based on monitoring network</w:t>
+                <w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I.S. RIVERS, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591664v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Accorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expériences croisées sur la production d’indicateurs à partir d’une cartographie très haute résolution spatiale de l’occupation du sol dans les corridors rivulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
+              <w:t xml:space="preserve">IS.RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, LYON, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585614v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’influence de l’occupation du sol sur la qualité des cours d’eau en utilisant le cadre DPSIR : application sur le bassin de la Saône</w:t>
               </w:r>
@@ -5954,64 +5833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et actions au service des fleuves et grandes rivières IS.Rivers 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6062,51 +5941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iEMSs 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. p. 3160 - p. 3168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6125,850 +6004,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hydro-climatology characteristics and karst spring triggering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Alatrista Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flouvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.13425</w:t>
+              <w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718117v1</w:t>
+                <w:t xml:space="preserve">hal-01585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences croisées sur la production d’indicateurs à partir d’une cartographie très haute résolution spatiale de l’occupation du sol dans les corridors rivulaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between hydro-climatology characteristics and karst spring triggering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bicalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS.RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, LYON, France. 3 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.13425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802843v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and GIS techniques for large-scale assessment of the relative impacts of land cover pressures on macroinvertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tormos</w:t>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality for a consistent assessment of water quality: example of IBGN datasets Saône catchment in France, a tool for trend analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting case studies comparison with a generic model of urban-rural water related interdependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities of the Future 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
+              <w:t xml:space="preserve">Modeling Spaces - Modifying Societies, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755405v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting case studies comparison with a generic model of urban-rural water related interdependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Spaces - Modifying Societies, International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Cities of the Future 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593151v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6977,369 +6860,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER : Proceedings 7th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modeling to facilitate resilient water management in Southeast and South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Hoanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Hoanh</w:t>
+                <w:t xml:space="preserve">Guy Trebuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Forum for Water and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Addis Abeba, Ethiopia. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de conflits de l'eau: analyse des dispositifs juridico-administratifs en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemia Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7381,411 +7264,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWRA, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of spatial aggregation over runoff calculations on southeast France catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predictions in Ungauged Basins : promise and progress. Symposium S7 held during the Seventh IAHS Scientific Assembly at Foz do Iguaçu, Brazil, April 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylou : a first experiment of co-design model with local stakeholders of water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Borderelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of uncertainties on water quality management of in agricultural watershed to different scales of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a risk indicator of contamination of superficial waters by pesticides, application to Itajai catchment, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,1153 +7683,1153 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spatial aggregation over runoff calculations on southeast French catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Testing remote sensing data spatial resolutions for very fine water resources management requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH, 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t>
+              <w:t xml:space="preserve">IAHS-AISH,7th scientific assembly, Foz do Iguaçu, BRA, Avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588080v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des rôles à la construction et à l'expérimentation de modèles multi-agents pour la gestion de ressources renouvelables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Role of spatial aggregation over runoff calculations on southeast French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABM-HEMA-SMAGET 2005 Joint Conference on Multi-Agent Modelling for Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bourg St Maurice, France. 7 p</w:t>
+              <w:t xml:space="preserve">IAHS-AISH, 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468027v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stream initiation thresholds for the SCS-CN model: study cases on 3 Mediterranean catchments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des rôles à la construction et à l'expérimentation de modèles multi-agents pour la gestion de ressources renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH. 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">CABM-HEMA-SMAGET 2005 Joint Conference on Multi-Agent Modelling for Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bourg St Maurice, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588082v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des images de haute et trés haute résolution spatiale comme source d'informations pour la gestion des ressources en eaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of stream initiation thresholds for the SCS-CN model: study cases on 3 Mediterranean catchments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, João Pessoa, Brésil. pp.16</w:t>
+              <w:t xml:space="preserve">IAHS-AISH. 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588095v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing remote sensing data spatial resolutions for very fine water resources management requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Evaluation des images de haute et trés haute résolution spatiale comme source d'informations pour la gestion des ressources en eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cardoso Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Eid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH,7th scientific assembly, Foz do Iguaçu, BRA, Avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">16. Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, João Pessoa, Brésil. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588078v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some methodological concept to analyse the role of IC-tools in Social Learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ferrands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">M. Craps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valkering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Learning processes iEMSs, Osnabrück, DEU, 14-17 june 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing the Agent-Group-Role architecture in an irrigation water management application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Abrami</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Agent-Based Simulation, Montpellier, 28-30 April 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.34-39</w:t>
+              <w:t xml:space="preserve">4th Workshop on Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Modeling and Simulation, Apr 2003, Montpellier, France. pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581497v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen loads modelling under the influence of land use on a catchment scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
+                <w:t xml:space="preserve">Implementing the Agent-Group-Role architecture in an irrigation water management application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Tournoud</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly, Nice, 06-11 April 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th Workshop on Agent-Based Simulation, Montpellier, 28-30 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581778v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing the Agent-Group-Role architecture in an irrigation water management application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Nitrogen loads modelling under the influence of land use on a catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Modeling and Simulation, Apr 2003, Montpellier, France. pp.34-39</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly, Nice, 06-11 April 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744739v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An object-oriented model linking hydrological and social processes at an aggregate level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for Computer Simulation, 3rd Workshop Agent-Based simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Society for Computer Simulation, Apr 2002, Passau, Germany. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent Group Role based modelling framework for participative water management support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8975,303 +8858,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Environmental Modelling and Software Society IEMSs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEMSs Jun 2002, Lugano Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An object oriented model linking hydrological and social processes at an aggregate level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Agents-Based Simulation, Passau, DEU, 7-9 April 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Germany. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted modelling approach for the nitrogen load management on a catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Conference on Computational Methods in Water Resources (CMWR XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computational Methods in Water Resources (CMWR), Jun 2002, Delft, Netherlands. pp.1741-1781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Group-Role based modelling framework for participative water management support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,1234 +9169,1234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEMSs 2002 First Biennial Meeting of the International Environmental Modelling and Software Society, Lugano, CHE, 24-27 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Switzerland. pp.497-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744582v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Tournoud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-George Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Picot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.320-327</w:t>
+              <w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579360v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of agricultural non-point pollution by pesticides using a spatial approach: impact of the distance between agricultural fields and channel network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary garden'99, Chambéry, 14-18 mars 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatiale de la pollution par les nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Balas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.191-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté d'estimer la récurrence des épisodes pluvieux extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique événements hydropluviométriques intenses observés récemment dans le sud-est de la France, Le Tholonet, 2 juin 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle SHYPRE: Simulation de crues grâce à la modélisation pluie-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la capacité des barrages en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYDROTOP 94 colloque mieux gérer l'eau, Marseille, 12-15 avril 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.238-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model for generating hourly hyetographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on closing the gap between theory and practice in urban rainfall applications, St-Moritz, CHE, 30 November-4 December 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Switzerland. pp.202-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen des longues séries pluviométriques de la façade méditerranéenne française et espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème workshop DM2E, Barcelone, ESP, 1-2 octobre 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Espagne. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de recherche du Réal Collobrier (France méditerranéenne), interception de la pluie par la canopée, premiers résultats après 6 mois d'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème colloque international de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Sep 1993, Thessalonique, Grèce. pp.613-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de crue grâce à la modélisation pluie-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du Comité National Français des grands barrages, Paris, 7 avril 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain metrology : influence of sensors on measurement capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precipitation measurement workshop on precipitation measurement, St-Moritz, CHE, 3-8 décembre 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Switzerland. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain metrology : influence of sensors on measurement capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on precipitation measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Meteorological Organization, Dec 1989, St. Moritz, Switzerland. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10523,482 +10406,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Donald Boko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonagnon Donald Boko</w:t>
+                <w:t xml:space="preserve">Clément George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Estienne</w:t>
+                <w:t xml:space="preserve">Jeanne Marland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs environnementaux issus de la cartographie fine de l’occupation du sol dans les corridors rivulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogaïa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services d’Information pour la gestion des Ressources Hydriques et de leurs Usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogaïa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can ecological status be summarized for an operational Pressures/States model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11008,265 +10891,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sardat</w:t>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Curt</w:t>
+                <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ganteaume</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning together to manage together. Improving participation in water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Echavarren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Enserink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Echavarren</w:t>
+                <w:t xml:space="preserve">Nicole Kranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Enserink</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josephina Maestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmonising Collaborative Planning (HarmoniCOP), pp.99, 2005, 3-00-016970-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11276,392 +11159,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption of Irrigation Systems: A Functional Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water-Energy-Nexus in the Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.57-61, 2022, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-00808-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johanet Editions, pp.157-175, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits bassins versants périurbains au coeur des choix d'aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilian Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilian Cadic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau urbaine. Ateliers de Création Urbaine, Ile-de-France 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Carré Ed., pp. 102-119, 2009, Chroniques urbaines, 978-2-915755-21-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11671,657 +11554,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de la cartographie de l’occupation du sol dans les corridors rivulaires du bassin de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe A. Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires et déboires d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilian Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Canneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l’eau sous influence…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Ose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes d'estimation de flux événementiels des nitrates et d'atrazine sur un bassin agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water quality and sediment behaviour of the future : predictions for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted modelling approach for the nitrogen load management on a catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Tournoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in water science : computational methods in water resources, volume 2, S.M. Hassanizadeh, R.J. Schotting, W.G. Gray and G.F. Pinder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1741-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12331,616 +12214,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide 2022 - AquaRhese Gestion intégrée des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Migayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Migayron</w:t>
+                <w:t xml:space="preserve">Lolita Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Olivier</w:t>
+                <w:t xml:space="preserve">Patrick Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Arrighi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aqua-valley. 2022, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS - UMR 5600. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données - Résultats de la fouille de données, confrontation avec les connaissances agronomiques sur le Bassin de la Saône et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2015, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs multi-échelles d'occupation du sol : outils de diagnostic des pressions sur les cours d'eau pour l'enjeu DCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Notice de la cartographie de l'occupation du sol dans les corridors rivulaires du bassin de la Saône : rapport technique Irstea - UMR Tetis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe A. Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.48</w:t>
+              <w:t xml:space="preserve">irstea. 2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02599785v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014, pp.34</w:t>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01717531v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de la cartographie de l'occupation du sol dans les corridors rivulaires du bassin de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,1051 +12848,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs multi-échelles d'occupation du sol : outils de diagnostic des pressions sur les cours d'eau pour l'enjeu DCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe A. Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+                <w:t xml:space="preserve">hal-02599785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice de la cartographie de l'occupation du sol dans les corridors rivulaires du bassin de la Saône : rapport technique Irstea - UMR Tetis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lalande</w:t>
+                <w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2014, pp.36</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02599769v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des données : collecte et conditions d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Consortium ICUBE - LHYGES - TETIS - LSIIT - LIRMM - Aquasscop - Aquabio. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier technique du projet Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2013, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01717560v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03143862v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport méthodologique sur la caractérisation fine de l'occupation du sol dans les corridors rivulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe A. Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14008,661 +13891,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions et instruments innovants pour la mise en ouvre de la Directive Cadre Européenne sur l'eau : Leçons pour le second cycle d'application de la DCE. Comparaison des trois cas étudiés et méthode de pré-tri (QuickScan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+                <w:t xml:space="preserve">E. Mostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
+                <w:t xml:space="preserve">S. Junier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mostert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I Borowski Maaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Junier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Interwies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699763v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Abrami</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t>
+              <w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594104v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Michel</w:t>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14672,100 +14555,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle simple de prédétermination des crues de fréquences courante à rare sur petits bassins versants méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Mécanique génie mécanique génie civil, Université Montpellier II, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02574552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14775,279 +14658,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chraibi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chraibi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15115,51 +14998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C3FFFB2"/>
+    <w:nsid w:val="1606A3AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15346,51 +15229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-cernesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9586-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204747422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@teledetection.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chrair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamimed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-169-2018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Decherf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.906443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.211-232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00000197v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mesmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GRUP.0000003743.65698.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRHDQ96H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Masson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wolff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boennec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90014-Z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMV7KW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591664v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boccio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588080v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso Fernandes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578072v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735932v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boennec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575611v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718217v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_14" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718170v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589336v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464489v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Arrighi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bousquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591901v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599769v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhoste" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574552v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-cernesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9586-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204747422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@teledetection.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chrair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamimed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-169-2018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Decherf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.906443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00000197v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mesmin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GRUP.0000003743.65698.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRHDQ96H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wolff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90014-Z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMV7KW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boccio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588080v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso Fernandes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578727v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574652v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boennec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_14" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599770v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Arrighi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591901v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717578v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhoste" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>