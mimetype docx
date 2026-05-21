--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,14943 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14892 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> flavie cernesson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9586-065X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204747422</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=nbR473IAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroParisTech – centre de Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR TETIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">500, rue Jean-François Breton F-34093 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">courriel: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie.cernesson@agroparistech.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie.cernesson@teledetection.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel.: +33(0)4 67 54 87 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(1) modélisation hydrologique, (2) enjeux liés à l'eau et pressions liées à l'occupation du sol, (3) indicateurs environnementaux, (4) analyse spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collaborative Process in Environmental Projects, a Place-Based Coevolution Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.8526. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13158526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effects of land cover changes and urbanization on land surface temperature: a remote sensing study of sub-watershed of oued Fekan, northwest Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chrair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamimed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma Journal of Engineering and Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (2), pp.907-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original urban land cover representation and its effects on rain event-based runoff and TSS modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586, pp.124865. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting trend on ecological river status – how to deal with short incomplete bioindicator time series? Methodological and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 379, pp.169-174. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-379-169-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical model to quantify fecal bacterial loadings to coastal areas: Application in a Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vulnerability of inter-tropical littoral areas, 349 (6-7), pp.299-309. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (part A), pp.126 - 135. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge discovery process for spatiotemporal data: Application to river water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the DPSIR framework to link water quality of rivers to land use: methodological issues and preliminary field test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.201-217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2014.906443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood mitigation as a positive consequence of anthropogenic forcing on the groundwater resource in a karst catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.573-583. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-013-2678-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Boulil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.30. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité intrinsèque de l’aquifère du Lez et évolution de l’occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche des relations entre eau et agriculture à AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2013 (213), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de séquences spatio-temporelles peu contredites dans des données hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MQDC 2012, RNTI-E-22, pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01090662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desenvolvimento de um Indicador de Risco de Contaminação das Águas Superficiais por Pesticidas: Aplicação a Bacia do Itajaí — Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileria de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planos de recursos hídricos: uma análise comparativa entre o SAGE (França) e o PBH (Brasil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemia Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGA - Revista de Gestao de Agua da America Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient load modelling during floods in intermittent rivers: An operational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (6), pp.768 - 781. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and methods for analysing the role of Information and Communication tools (IC-tools) in Social Learning processes for River Basin Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Valkering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.630-639. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2005.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGAMI, une méthode organisation centrée de modélisation multi-agent de systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (2), p. 211 - p. 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and quantification of nitrogen inputs into a coastal lagoon: Application to the Thau lagoon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 193 (1-2), pp.19 - 33. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la modélisation d'accompagnement dans la gestion de l'eau à l'épreuve du modèle des forums hybrides : le projet Phylou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper l'assolement pour mieux gérer les ressources en eau : comment valoriser des données d'occupation du sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mesmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.13--22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrogen loads at the catchment scale under the influence of land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Beven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (11-12), pp.811-819. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2004.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation distribuée des flux d'azote sur des petits bassins versants méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of effective rainfall amount to land use description using GIS tool. Case of a small mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28 (6-7), pp.255 - 262. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-7065(03)00035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Facilitation of Water Allocation: Case Study in the Drome River Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Decision and Negotiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (5), pp.441 - 461. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:GRUP.0000003743.65698.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des références spatiales et sociales pour les acteurs d'un contrat de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (2-3), pp.321-327. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2001.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la charge annuelle en azote et phosphore par analyse spatiale d'information topographiques et d'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°2000, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for generating hourly hyetographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 42, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'application de la méthode du GRADEX sur un petit bassin versant méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité français des grands barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, n° spécial (2), pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de recherche du Réal Collobrier (France méditerranéenne), interception de la pluie par la Canopée, premiers résultats après 6 mois d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the hydrological response of a small Mediterranean basin a year after a wildfire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 142, pp.273-299. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-1694(93)90014-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement hydrologique d'un petit bassin versant méditerranéen après la destruction de l'écosystème forestier par un incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (2), pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Land Cover Maps Across Years: A Time Series-based Semantic Segmentation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio F Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2025 - Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE60372.2025.11076059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2019, Clermont-Ferrand, France. pp.194-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal microbial inputs to coastal waters from an urbanized basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th MEDCOAST Congress on Coastal and Marine Sciences, Engineering, Management &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mellieha, Malta. pp.565-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dolques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les pressions anthropiques pour une grille d'évaluation du niveau d'apports de contaminants. Cas du littoral du Golfe d'Aigues Mortes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française Territoires méditerranéens : agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between land use and ecological quality of rivers: modeling based on monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.S. RIVERS, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HydroQual: Visual analysis of river water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Accorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VAST: Visual Analytics Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.123-132, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VAST.2014.7042488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Relevant Sequences With The Least Temporal Contradiction Measure: Application to Hydrological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Alatrista Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE: International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’influence de l’occupation du sol sur la qualité des cours d’eau en utilisant le cadre DPSIR : application sur le bassin de la Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et actions au service des fleuves et grandes rivières IS.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual modelling of environmental Indicators to assess land uses impacts on water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. p. 3160 - p. 3168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hydro-climatology characteristics and karst spring triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.13425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences croisées sur la production d’indicateurs à partir d’une cartographie très haute résolution spatiale de l’occupation du sol dans les corridors rivulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS.RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, LYON, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and GIS techniques for large-scale assessment of the relative impacts of land cover pressures on macroinvertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Looy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality for a consistent assessment of water quality: example of IBGN datasets Saône catchment in France, a tool for trend analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of interdependences between agents and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landmod - International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting case studies comparison with a generic model of urban-rural water related interdependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Spaces - Modifying Societies, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their water socio-footprint: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and their “water socio-footprint”: a dynamic socio-technical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities of the Future 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Water Environment Federation (WEF). Alexandria, USA., Mar 2010, Boston, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER : Proceedings 7th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits de l'eau: analyse des dispositifs juridico-administratifs en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemia Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWRA, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modeling to facilitate resilient water management in Southeast and South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.T. Hoanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trebuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Forum for Water and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Addis Abeba, Ethiopia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylou : a first experiment of co-design model with local stakeholders of water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Borderelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of spatial aggregation over runoff calculations on southeast France catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Folton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictions in Ungauged Basins : promise and progress. Symposium S7 held during the Seventh IAHS Scientific Assembly at Foz do Iguaçu, Brazil, April 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of uncertainties on water quality management of in agricultural watershed to different scales of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk indicator of contamination of superficial waters by pesticides, application to Itajai catchment, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of spatial aggregation over runoff calculations on southeast French catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Folton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH, 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des rôles à la construction et à l'expérimentation de modèles multi-agents pour la gestion de ressources renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABM-HEMA-SMAGET 2005 Joint Conference on Multi-Agent Modelling for Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bourg St Maurice, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of stream initiation thresholds for the SCS-CN model: study cases on 3 Mediterranean catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH. 7th Scientific Assembly, Foz Do Iguaçu, BRA, avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des images de haute et trés haute résolution spatiale comme source d'informations pour la gestion des ressources en eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cardoso Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Simpósio Brasileiro de Recursos Hídricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, João Pessoa, Brésil. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing remote sensing data spatial resolutions for very fine water resources management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH,7th scientific assembly, Foz do Iguaçu, BRA, Avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some methodological concept to analyse the role of IC-tools in Social Learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Craps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valkering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Learning processes iEMSs, Osnabrück, DEU, 14-17 june 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Agent-Group-Role architecture in an irrigation water management application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Agent-Based Simulation, Montpellier, 28-30 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen loads modelling under the influence of land use on a catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly, Nice, 06-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the Agent-Group-Role architecture in an irrigation water management application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Agent-Based Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Modeling and Simulation, Apr 2003, Montpellier, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object-oriented model linking hydrological and social processes at an aggregate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Computer Simulation, 3rd Workshop Agent-Based simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Computer Simulation, Apr 2002, Passau, Germany. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Group Role based modelling framework for participative water management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Modelling and Software Society IEMSs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEMSs Jun 2002, Lugano Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented model linking hydrological and social processes at an aggregate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Agents-Based Simulation, Passau, DEU, 7-9 April 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Germany. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted modelling approach for the nitrogen load management on a catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Conference on Computational Methods in Water Resources (CMWR XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computational Methods in Water Resources (CMWR), Jun 2002, Delft, Netherlands. pp.1741-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Group-Role based modelling framework for participative water management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEMSs 2002 First Biennial Meeting of the International Environmental Modelling and Software Society, Lugano, CHE, 24-27 June 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Switzerland. pp.497-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual nutrients export modelling by analysis of land use and topographic information: case of a small Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-George Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ist World Water Congress of the International Water Association (IWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA), Jul 2000, Paris, France. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual nutrients export modelling by analysis of landuse and topographic information: case of a small mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.320-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of agricultural non-point pollution by pesticides using a spatial approach: impact of the distance between agricultural fields and channel network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary garden'99, Chambéry, 14-18 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la pollution par les nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.191-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté d'estimer la récurrence des épisodes pluvieux extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique événements hydropluviométriques intenses observés récemment dans le sud-est de la France, Le Tholonet, 2 juin 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle SHYPRE: Simulation de crues grâce à la modélisation pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation de la capacité des barrages en service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYDROTOP 94 colloque mieux gérer l'eau, Marseille, 12-15 avril 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.238-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for generating hourly hyetographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on closing the gap between theory and practice in urban rainfall applications, St-Moritz, CHE, 30 November-4 December 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Switzerland. pp.202-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des longues séries pluviométriques de la façade méditerranéenne française et espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Folton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème workshop DM2E, Barcelone, ESP, 1-2 octobre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Espagne. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassin versant de recherche du Réal Collobrier (France méditerranéenne), interception de la pluie par la canopée, premiers résultats après 6 mois d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème colloque international de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Climatologie, Sep 1993, Thessalonique, Grèce. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de crue grâce à la modélisation pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Comité National Français des grands barrages, Paris, 7 avril 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain metrology : influence of sensors on measurement capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precipitation measurement workshop on precipitation measurement, St-Moritz, CHE, 3-8 décembre 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Switzerland. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain metrology : influence of sensors on measurement capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on precipitation measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Meteorological Organization, Dec 1989, St. Moritz, Switzerland. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Donald Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs environnementaux issus de la cartographie fine de l’occupation du sol dans les corridors rivulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogaïa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services d’Information pour la gestion des Ressources Hydriques et de leurs Usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Quisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rampnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogaïa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can ecological status be summarized for an operational Pressures/States model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning together to manage together. Improving participation in water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Echavarren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Enserink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephina Maestu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmonising Collaborative Planning (HarmoniCOP), pp.99, 2005, 3-00-016970-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption of Irrigation Systems: A Functional Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water-Energy-Nexus in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.57-61, 2022, Advances in Science, Technology &amp; Innovation, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-00808-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'accompagnement comme espace d'hybridation de connaissances sur les eaux et sur les territoires (projet SURGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet Editions, pp.157-175, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits bassins versants périurbains au coeur des choix d'aménagement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilian Cadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau urbaine. Ateliers de Création Urbaine, Ile-de-France 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Carré Ed., pp. 102-119, 2009, Chroniques urbaines, 978-2-915755-21-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la cartographie de l’occupation du sol dans les corridors rivulaires du bassin de la Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dolques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires et déboires d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilian Cadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’eau sous influence…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des méthodes d'estimation de flux événementiels des nitrates et d'atrazine sur un bassin agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water quality and sediment behaviour of the future : predictions for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted modelling approach for the nitrogen load management on a catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Payraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tournoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in water science : computational methods in water resources, volume 2, S.M. Hassanizadeh, R.J. Schotting, W.G. Gray and G.F. Pinder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1741-1748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide 2022 - AquaRhese Gestion intégrée des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aqua-valley. 2022, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS - UMR 5600. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données - Résultats de la fouille de données, confrontation avec les connaissances agronomiques sur le Bassin de la Saône et analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2015, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la cartographie de l'occupation du sol dans les corridors rivulaires du bassin de la Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs multi-échelles d'occupation du sol : outils de diagnostic des pressions sur les cours d'eau pour l'enjeu DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'indicateurs de pression agricole à partir de méthodes de fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice de la cartographie de l'occupation du sol dans les corridors rivulaires du bassin de la Saône : rapport technique Irstea - UMR Tetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensement des données : collecte et conditions d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Berrahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Consortium ICUBE - LHYGES - TETIS - LSIIT - LIRMM - Aquasscop - Aquabio. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier technique du projet Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRSTEA. 2013, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport méthodologique sur la caractérisation fine de l'occupation du sol dans les corridors rivulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Decherf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et instruments innovants pour la mise en ouvre de la Directive Cadre Européenne sur l'eau : Leçons pour le second cycle d'application de la DCE. Comparaison des trois cas étudiés et méthode de pré-tri (QuickScan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Borowski Maaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 1 INNOVATIVE INSTRUMENTS AND INSTITUTIONS IN IMPLEMENTING THE WATER FRAMEWORK DIRECTIVE; INCEPTION REPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Junier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Interwies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Report No 2.3 I-Five: Innovative Instruments and institutions in implementing the water framework directive french case study report : implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard-Ferroudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Five: Innovative Instruments and institutions in implementing the water framework directive French case study report: implementing the WFD on the Thau basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2.3, IWRM-NET. 2009, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle simple de prédétermination des crues de fréquences courante à rare sur petits bassins versants méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Mécanique génie mécanique génie civil, Université Montpellier II, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02574552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How contributors feel about the impact of climate change on their daily lives (online contributions to the Great National Debate - Ecological Transition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of online contributions to the Great National Debate -Grand Débat National- (Ecological Transition) in mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14998,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1606A3AE"/>
+    <w:nsid w:val="2585A100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15229,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-cernesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9586-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204747422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@agroparistech.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@teledetection.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chrair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamimed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-169-2018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Decherf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.906443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00000197v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mesmin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GRUP.0000003743.65698.78" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRHDQ96H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Masson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wolff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boennec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90014-Z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMV7KW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boccio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588080v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso Fernandes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578727v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574652v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574187v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735932v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boennec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_14" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599770v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464489v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Arrighi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591901v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717578v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhoste" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-cernesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9586-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204747422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=nbR473IAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@agroparistech.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavie.cernesson@teledetection.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chrair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamadouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamimed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Tournoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124865" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-169-2018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alatrista Salas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DZHM6RF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Decherf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.906443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Pinheiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemia Bohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2007.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Craps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valkering" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2005.12.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Payraudeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.07.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00000197v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mesmin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Beven" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-7065(03)00035-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Abrami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GRUP.0000003743.65698.78" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRHDQ96H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2001.0785" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575729v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wolff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boennec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere Torres" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(93)90014-Z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMV7KW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jabea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio F Dantas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE60372.2025.11076059" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275383v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Accorsi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2014.7042488" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boccio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tournoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563242v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ducrot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Hoanh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Borderelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587883v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinheiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587733v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588082v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrands" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Craps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valkering" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744674v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574652v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574187v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735932v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boennec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578085v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718217v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731056v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Echavarren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Enserink" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kranz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephina Maestu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606129v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilian Cadic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585620v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaillout" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589336v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dubernet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582761v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Arrighi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bousquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717524v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599785v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599769v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717578v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lhoste" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594059v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mostert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Junier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borowski Maaser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592480v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Interwies" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02935718v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>