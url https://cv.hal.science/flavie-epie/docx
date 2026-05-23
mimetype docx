--- v0 (2026-03-16)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Epié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-epie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4440-6876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">255907508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavie Épié est maîtresse de conférences en anglais / traduction au sein du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des Langues Étrangères Appliquées, Faculté LCS de l'Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et appartient à l'équipe de recherche du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECILLE (ULR 4074)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Agrégée d'anglais (2016) et docteure (2024) de l'Université Bordeaux Montaigne (CLIMAS) et de l'Universiteit Antwerpen (Centre for Manuscript Genetics) , sa thèse en études anglophones et traductologie est consacrée aux deux traductions françaises de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulysse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de James Joyce au prisme de leur genèse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Traductologie / Traduction collaborative / Génétique des traductions / Littérature moderniste / James Joyce</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)translating James Joyce's Ulysses: a comparative study of the two French translations and of their geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Literature. Université Bordeaux Montaigne; Universiteit Antwerpen, 2024. English. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024BOR30033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04638210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses 'in his French dress': 1929/2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jolanta Wawrzycka; Erika Mihálycsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retranslating Joyce for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill, pp.33-47, 2020, European Joyce Studies, 9789004427396. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004427419_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Ulysse(s): Joycean Scholarship and the French Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (1), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00358118-11692253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur 'Télémaque': the early stage of the French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Joyce Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleidoscopic Ulysses: Aspects of Multiplicity in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse(s), histoires de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Joyce / Ulysse / 1922, 1113-114, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en collectif : Jacques Aubert et la retraduction de l'Ulysse de Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dans l'archive des traducteurs, 34, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.5373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Processes in the two French translations of 'Sirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James Joyce quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Art of James Joyce, 57 (1-2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2019.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris and elsewhere: the French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce in Paris: a Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Nugent; Patrick Mullen, Jun 2025, Paris (Ambassade d'Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleidoscopic Ulysse(s): aspects of multiplicity in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIV James Joyce Italian Foundation Conference in Rome: One, No One and One Hundred (Thousand?) Ulysses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio Luppi; Franca Ruggieri; Enrico Terrinoni; Serenella Zanotti, Apr 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Ulysse(s): Joycean Scholarship & the French translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James Joyce Ulysses 1922-2022: 28th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sam Slote; Tom Walker; Adrian Howlett; Luca Crispi; Anne Fogarty; Valérie Bénéjam; Tim Conley, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Style: Literal Translation in the French versions of 'Ithaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omniscientific Joyce: 27th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Crowley, John McCourt, Katherine O'Callagan &amp; Laura Pelaschiar, Jun 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du &amp;quot;Cyclope&amp;quot; : traduction et formes d'oralité dans l'Ulysse de Joyce et ses deux versions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Singulières / Singular Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Habasque; Héloïse Thomas; Flavie Epié, Apr 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens dessus dessous : une tortue sur le dos&amp;quot;: Animals in the two French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joycean Animals: "this our funnaminal world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Witten, Fritz Senn, Aug 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Processes in the French translations of &amp;quot;Sirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of James Joyce: 26th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirk Van Hulle, Geert Lernout, Olga Beloborodova, Ronan Crowley, Wout Dillen, Alison Luyten, Joshua Schäuble, Emma-Louise Silva, Pim Verhulst, Jun 2018, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)translating Ulysses into French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Trans-Work: A workshop devoted to specific Joycean Translation Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Mihálycsa, Jolanta Wawrycka, Oct 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)traduire l'Ulysse de James Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du cinquantenaire de l'Institut des textes et manuscrits modernes : La critique génétique comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick O'Neill, Finnegans Wakes, Tales of Translation, Toronto, University of Toronto Press, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2024.a971180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two days at the races?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Finn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sutherland, Why Modern Manuscripts Matter, Oxford, Oxford University Press, 2022, 273 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.147-149. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Re-Trans-Work”: A Report on the 2017 Zurich James Joyce Foundation Workshop on Joycean Translation Issues Zurich, Switzerland, 5 – 8 October 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.199-202. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2018.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Epié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-epie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4440-6876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">255907508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavie Épié est maîtresse de conférences en anglais / traduction au sein du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département des Langues Étrangères Appliquées, Faculté LCS de l'Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et appartient à l'équipe de recherche du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CECILLE (ULR 4074)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Agrégée d'anglais (2016) et docteure (2024) de l'Université Bordeaux Montaigne (CLIMAS) et de l'Universiteit Antwerpen (Centre for Manuscript Genetics) , sa thèse en études anglophones et traductologie est consacrée aux deux traductions françaises de l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulysse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de James Joyce au prisme de leur genèse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Traductologie / Traduction collaborative / Génétique des traductions / Littérature moderniste / James Joyce</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)translating James Joyce's Ulysses: a comparative study of the two French translations and of their geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Literature. Université Bordeaux Montaigne; Universiteit Antwerpen, 2024. English. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024BOR30033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04638210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses 'in his French dress': 1929/2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jolanta Wawrzycka; Erika Mihálycsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retranslating Joyce for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Brill, pp.33-47, 2020, European Joyce Studies, 9789004427396. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004427419_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur 'Télémaque': the early stage of the French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Joyce Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Ulysse(s): Joycean Scholarship and the French Translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (1), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00358118-11692253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleidoscopic Ulysses: Aspects of Multiplicity in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Studies in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse(s), histoires de traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Joyce / Ulysse / 1922, 1113-114, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en collectif : Jacques Aubert et la retraduction de l'Ulysse de Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dans l'archive des traducteurs, 34, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palimpsestes.5373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Processes in the two French translations of 'Sirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James Joyce quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The Art of James Joyce, 57 (1-2), pp.141-146. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2019.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris and elsewhere: the French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce in Paris: a Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Nugent; Patrick Mullen, Jun 2025, Paris (Ambassade d'Irlande), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Ulysse(s): Joycean Scholarship & the French translations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">James Joyce Ulysses 1922-2022: 28th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sam Slote; Tom Walker; Adrian Howlett; Luca Crispi; Anne Fogarty; Valérie Bénéjam; Tim Conley, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaleidoscopic Ulysse(s): aspects of multiplicity in translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIV James Joyce Italian Foundation Conference in Rome: One, No One and One Hundred (Thousand?) Ulysses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio Luppi; Franca Ruggieri; Enrico Terrinoni; Serenella Zanotti, Apr 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Style: Literal Translation in the French versions of 'Ithaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omniscientific Joyce: 27th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Crowley, John McCourt, Katherine O'Callagan &amp; Laura Pelaschiar, Jun 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du &amp;quot;Cyclope&amp;quot; : traduction et formes d'oralité dans l'Ulysse de Joyce et ses deux versions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Singulières / Singular Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Habasque; Héloïse Thomas; Flavie Epié, Apr 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens dessus dessous : une tortue sur le dos&amp;quot;: Animals in the two French translations of Ulysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joycean Animals: "this our funnaminal world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Witten, Fritz Senn, Aug 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Processes in the French translations of &amp;quot;Sirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Art of James Joyce: 26th International James Joyce Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirk Van Hulle, Geert Lernout, Olga Beloborodova, Ronan Crowley, Wout Dillen, Alison Luyten, Joshua Schäuble, Emma-Louise Silva, Pim Verhulst, Jun 2018, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)translating Ulysses into French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Trans-Work: A workshop devoted to specific Joycean Translation Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Mihálycsa, Jolanta Wawrycka, Oct 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)traduire l'Ulysse de James Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du cinquantenaire de l'Institut des textes et manuscrits modernes : La critique génétique comme processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick O'Neill, Finnegans Wakes, Tales of Translation, Toronto, University of Toronto Press, 2022, 339 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.155-158. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2024.a971180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two days at the races?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eamonn Finn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Sutherland, Why Modern Manuscripts Matter, Oxford, Oxford University Press, 2022, 273 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Épié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.147-149. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Re-Trans-Work”: A Report on the 2017 Zurich James Joyce Foundation Workshop on Joycean Translation Issues Zurich, Switzerland, 5 – 8 October 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Epié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.199-202. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/jjq.2018.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F711C341"/>
+    <w:nsid w:val="A13586DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-epie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4440-6876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255907508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecille.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Epi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BOR30033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004427419_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie &#201;pi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00358118-11692253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.5373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N53H7GMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2019.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2024.a971180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Finn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2018.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-epie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4440-6876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255907508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lcs.univ-lille.fr/les-departements/langues-etrangeres-appliquees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecille.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638210v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Epi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BOR30033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004427419_003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie &#201;pi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00358118-11692253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.5373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N53H7GMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2019.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2024.a971180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Finn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jjq.2018.0004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>