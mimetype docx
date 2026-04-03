--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B38D890C"/>
+    <w:nsid w:val="E4038728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>