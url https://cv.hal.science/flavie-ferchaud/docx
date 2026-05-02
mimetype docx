--- v1 (2026-04-03)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4038728"/>
+    <w:nsid w:val="101CC98B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>