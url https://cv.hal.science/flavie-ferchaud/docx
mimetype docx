--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flavie Ferchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flavie-ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">225270579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie - aménagement de l'espace, urbanisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en aménagement de l'espace, urbanisme à l'Université Gustave Eiffel et membre du Lab'urba (EA 7374). Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace (ACPAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associée au laboratoire TVES (EA 4477).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Licence professionnelle Assistant.e à Chef.fe de Projet en Aménagement de l'Espace depuis septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture urbaine et architecturale - Action publique urbaine - Aménagement et urbanisme - Approches sociologiques de l'urbain - Technologies numériques et urbanisme - Atelier projet d'aménagement - Pratiques numériques, nouvelles approches économiques et sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2023 - PUCA - Ville productive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pilotage du projet &amp;quot;Activités productives en centres urbains : de l'éviction à la régulation&amp;quot; (financement PUCA), en partenariat avec Alphaville et Le Sens de la Ville.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 - TIGA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens, analyse) à un projet de recherche piloté par J. Idt dans le cadre du PIA Territoires d'innovation Construire au futur Habiter le futur sur l'usage du numérique par les aménageurs, en particulier un serious game élaboré par l'EPA Marne (SiLaVille).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - Tiers-lieux, acteurs et pratiques de l'aménagement et de l'urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portage d'un projet visant à explorer les relations entre les tiers-lieux, les acteurs et les pratiques de l'urbanisme (financement : BQR Université Gustave Eiffel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Enquête sur des tiers-lieux portés par des acteurs de l'urbanisme et sur le rôle des acteurs des tiers-lieux dans le cadre d'opérations urbaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 - POPSU Territoires - Roscoff</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet &amp;quot;Entre science et industrie, une petite ville à la croisée de réseaux mondialisés et de nouveaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">sentiers de développement : le cas de Roscoff&amp;quot; (financement POPSU Territoires), coordonné par J. Tallec (PACTE, Université de Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 - ANR Péri#work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation (enquête par entretiens) au projet Péri#work coordonné par G. Krauss (ANR porté par le laboratoire ESO, Université Rennes 2, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des nouveaux espaces de travail collaboratifs situés aux marges des espaces urbains &amp;gt; cas d'un espace de coworking en Essonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2021 - PIA Jeunesse - Métropole Européenne de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accompagnement scientifique et évaluation du PIA &amp;quot;Investir dans les jeunesses métropolitaines de la Métropole européenne de Lille&amp;quot; coordonné par M. Dumont, E. Kergosien et J-G. Contamin (financement MEL et ANRU, en partenariat avec les laboratoires CERAPS et GERIICO, Université de Lille)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Analyse des effets territoriaux du PIA sur les acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020 - SmartRennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du projet SmartRennes coordonné par H. Bailleul (financement PUCA, en partenariat avec ESO et</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PREFICS, Université Rennes 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude des formes que prennent les innovations tant du point de vue de la gouvernance que de la transformation des organisations qui ont en charge la conception, la mise en oeuvre et l’évaluation du projet urbain métropolitain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018 - INTIMIDE - Tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet INTIMIDE coordonné par G. Baudelle et G. Krauss (financement projet émergent MSHB, partenariat international)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;gt; Etude du rôle des tiers-lieux hors métropoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2018 - Thèse CIFRE - Fabriques numériques, action publique et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat &amp;quot;Fabriques numériques, action publique et territoire. En quête des living labs, fablabs et hackerspaces (France, Belgique)&amp;quot; dirigée par M. Dumont et C. Le Bart, Université Rennes 2 (financement CIFRE avec Rennes Métropole).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques. Enjeux de coordination et de contrôle des processus de production urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 133 (3), pp.40-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking et projets collaboratifs, quel mode d’emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hackathons en ville, innovations pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 2 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.002.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et expérimentations citoyennes. Une hybridation des régimes de territorialité à Gand (Nerdlab) et à Madrid (Tabacalera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les nouvelles territorialités du politique, 52, pp.21-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.052.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La captation citoyenne de données urbaines favorise-t-elle l'empowerment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Spaces of Digital Fabrication and Experimentation Third Places? An Analysis of the Case of Fab labs in Rennes and Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l'épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs urbains à l’épreuve du terrain : le cas des lieux de fabrication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.53 - 76. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sa thèse dans le cadre d’une Cifre : retour d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine El Moualy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schmutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LIEUX D'EXPÉRIMENTATION NUMÉRIQUE ET LA FABRIQUE URBAINE : GENÈSE, DYNAMIQUES, INSCRIPTION DANS L'ESPACE URBAIN ET DIFFUSION DE PRODUCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Urbanisme et aménagement des territoires : un aperçu de la jeune recherche francophone, Hors-série (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « échappées » des expérimentations, une forme de design social des espaces ? Le cas du réaménagement du quartier du Blosne à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.199-214. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030958ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques des aménageurs à l’aune des dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Technologies urbaines et numériques : nouveaux objets, nouveaux modèles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire « Technologies urbaines et numérique : quels nouveaux modèles urbains ? », Jun 2023, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre plurielle de l’urbanisme circulaire Le cas des Halles en commun (ZAC La Courrouze, Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Rencontres internationales en urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique face aux dynamiques d’éviction des activités productives. Les cas de Rennes et de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Internationales de l'APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme d’expérimentations PIA Jeunesse fait-il territoire dans le champ de l’action sociale et de la jeunesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La juvénilisation des politiques publiques : engagements, gouvernances et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local management of the COVID crisis: the case of Montreuil, Paris urban area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Idt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUGEO Congress on the geography of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et structuration de données numériques caractérisant les acteurs jeunesse pour l’analyse des effets territoriaux du « Plan Investissement Avenir (PIA) Investir dans les Jeunesses Métropolitaine » sur le territoire de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s) et numérique : innovations, mutations et décision, ASRDLF (Association de Sciences Régionales de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places assimilation by urban planners: collaboration and urban innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Huberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international Workshop Beyond creative cities: people, places, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR project SCAENA, Apr 2021, Online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire pour la jeunesse. Le cas d'un programme à vocation innovante au sein de la Métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mattoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Mazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Symposium International - L’avènement de la Ville Intelligente"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belval Campus, Mar 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse du réseau d’acteurs en politique publique : le cas du projet PIA Jeunesse de la Métropole Européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème Journées Scientifiques Internationales du Réseau Mussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau franco brésilien de chercheurs en médiation de l’information et de savoirs pluriels, Jun 2019, Belo Horizonte, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fablabs and hackerspaces &amp;quot;urban commons&amp;quot;? Cases from France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 58th Meeting, Places for people: innovative, inclusive and liveable regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS, Colloque n°615 : « Savoirs, innovations collectives et Living Labs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2018, Rimouski (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs and hackerspaces in cities: role & integration with existing environment (France, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geography Commission Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet urbain du Blosne à Rennes (2010-2017) : de l’atelier urbain à une concertation « outillée » et « augmentée » : a-t-on gagné en interactivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du réseau OPDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lameta; UMR Innovation; Institut de la concertation; M-Lab Dauphine, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée du hacking dans les dispositifs de participation citoyenne. Le cas de Gare Remix (Lyon, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées doctorales du GIS sur la participation du public et la démocratie participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new mode of reconciliation of professional and personal life : thecontribution of coworking space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tremblay, D.-G.; Krauss, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution: Working and living in new territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-74, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04714289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif CIFRE et la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Privence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse Cifre en SHS - L'art de la double contrainte, sous la direction de Ghislaine Gallenga et Manon Pesle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Travail et gouvernance, 9791032004616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production urbaine et ses dispositifs sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvy Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leila Frouillou; Fanny Rassat (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-292, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part du collectif et place des pratiques collectives dans les tiers-lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiers-lieux Travailler et entreprendre sur les territoires : Espaces de coworking, fablabs, hacklabs.. Sous la direction de Gerhard Krauss et de Diane-Gabrielle Tremblay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2753578095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriques numériques, action publique et territoire : en quête des living labs, fablabs et hackerspaces (France, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Rennes 2, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018REN20010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101CC98B"/>
+    <w:nsid w:val="8B1BB546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavie-ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225270579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.002.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01715911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2628" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine El Moualy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030958ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466524v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fregat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04714289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Peyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781802209181.00014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvy Jaglin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/pour-la-recherche-urbaine/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743793v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>