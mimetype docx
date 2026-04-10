--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -191,226 +191,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire : vers une mobilité intelligente soutenable</w:t>
+                <w:t xml:space="preserve">Extended review of multi-agent solutions to Advanced Public Transportation Systems challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp 159-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12469-023-00332-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04536170v1</w:t>
+                <w:t xml:space="preserve">emse-04286373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended review of multi-agent solutions to Advanced Public Transportation Systems challenges</w:t>
+                <w:t xml:space="preserve">Territoire : vers une mobilité intelligente soutenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Transport : Planning and Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04286373v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04536170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORNInA: A Decentralized, Auction-based Multi-agent Coordination in ODT Systems</w:t>
               </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Intelligent transport systems, 30 (3), pp.269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, SYSTÈMES DE TRANSPORT INTELLIGENTS, 30 (3), pp.299-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage de Coordination Multi-Agent Sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,238 +1242,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
+                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp 17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861831v1</w:t>
+                <w:t xml:space="preserve">hal-00861808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
+                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7557, pp 276-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00861808v1</w:t>
+                <w:t xml:space="preserve">hal-00861831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification des interactions multi-parties au sein de systèmes multi-agents à l'aide d'organisations normatives</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, VOL 25/5, pp. 653-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hafiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Jayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hemdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent-based infrastructure for coupling physical and digital robotic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hafiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2349,217 +2349,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management Framework for Autonomous Digital Twins</w:t>
+                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Zawadi Muchika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium at 23rd International Semantic Web Conference (ISWC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792743v1</w:t>
+                <w:t xml:space="preserve">emse-04638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Management Framework for Autonomous Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Zawadi Muchika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Doctoral Consortium at 23rd International Semantic Web Conference (ISWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04638363v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution par négociation du problème de transport à la demande</w:t>
               </w:r>
@@ -2608,185 +2608,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03814762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t>
+                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amro Najjar</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03186967v1</w:t>
+                <w:t xml:space="preserve">hal-03093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -2804,205 +2778,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201325v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
+                <w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Alqasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201315v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3020,73 +3020,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t>
+              <w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093017v1</w:t>
+                <w:t xml:space="preserve">hal-03201325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t>
               </w:r>
@@ -3386,226 +3386,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-goal pathfinding in ubiquitous environments: modeling and exploiting knowledge to satisfy goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Kem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.1147-1150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3106426.3109054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436043v1</w:t>
+                <w:t xml:space="preserve">emse-01575662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-goal pathfinding in ubiquitous environments: modeling and exploiting knowledge to satisfy goals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3106426.3109054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01575662v1</w:t>
+                <w:t xml:space="preserve">hal-01436043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Search for Multi-goal Pathfinding in Ubiquitous Environments</w:t>
               </w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Intelligence Artificielle et Transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'AFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Virtual Event, France. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,51 +3866,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t>
+                <w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3945,106 +3945,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122557v1</w:t>
+                <w:t xml:space="preserve">hal-01122523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t>
+                <w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -4079,73 +4070,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122523v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t>
               </w:r>
@@ -4250,269 +4250,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01081326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
+                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081289v1</w:t>
+                <w:t xml:space="preserve">emse-01081318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
+                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. pp 111 - 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01081318v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01081289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localized Resource Allocation: Application to Urban Parking Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4544,437 +4544,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Environment Contextual Services in Multiagent Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp 159-168</w:t>
+              <w:t xml:space="preserve">ICAART (Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.192--207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861270v1</w:t>
+                <w:t xml:space="preserve">hal-01657782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neila Bhouri</w:t>
+                <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t>
+              <w:t xml:space="preserve">JFSMA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp 159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689102v1</w:t>
+                <w:t xml:space="preserve">hal-00861270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Balbo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689105v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Environment Contextual Services in Multiagent Systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+                <w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART (Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.192--207</w:t>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657782v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5114,217 +5114,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00680325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification des modes d'interaction au sein d'organisations multi-agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Contextual Environment Approach for Multi-Agent-Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Journées francophones sur les systèmes multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Madhia, Tunisie. 10p</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680316v1</w:t>
+                <w:t xml:space="preserve">hal-03695413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Environment Approach for Multi-Agent-Based Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spécification des modes d'interaction au sein d'organisations multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.212-217</w:t>
+              <w:t xml:space="preserve">18e Journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Madhia, Tunisie. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695413v1</w:t>
+                <w:t xml:space="preserve">emse-00680316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents Secure Interaction in Data Driven Languages</w:t>
               </w:r>
@@ -5420,235 +5420,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Oriented Coordination Language for Distributed Transportation Application</w:t>
+                <w:t xml:space="preserve">Using a Monte-Carlo Approach to Bus Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zargayouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Balbo</w:t>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International KES Symposium on Agents and Multi-agent Systems - Technologies and Applications (KES-AMSTA'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01665-3⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE Intenrational Conference On Intelligent Transportation Systems (ITSC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St-Louis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/itsc15659.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905011v1</w:t>
+                <w:t xml:space="preserve">hal-03695449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Monte-Carlo Approach to Bus Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Data-Oriented Coordination Language for Distributed Transportation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+                <w:t xml:space="preserve">G Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Intenrational Conference On Intelligent Transportation Systems (ITSC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St-Louis, United States. </w:t>
+              <w:t xml:space="preserve">3rd International KES Symposium on Agents and Multi-agent Systems - Technologies and Applications (KES-AMSTA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 283-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/itsc15659.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01665-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695449v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5660,256 +5660,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+                <w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Zawadi Muchika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04292177v1</w:t>
+                <w:t xml:space="preserve">emse-04291927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
+                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04291927v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04292177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t>
               </w:r>
@@ -6345,77 +6345,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Configurable Multi-agent Simulation for Crisis Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Jezic, G., Chen-Burger, YH., Kusek, M., Šperka, R., Howlett, R., Jain, L. (eds) Agents and Multi-agent Systems: Technologies and Applications 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148, pp.343-352, 2020, Smart Innovation Systems and Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6475,51 +6475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Vos, Marina; Fornara, Nicoletta; Pitt, Jeremy; Vouros, George. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination, Organizations, Institutions, and Norms in Agent Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.357-376, 2011, Lecture Notes in Computer Science, </w:t>
@@ -6932,51 +6932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>