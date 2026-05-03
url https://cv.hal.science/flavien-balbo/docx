--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -611,265 +611,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02303732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neïla Bhouri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01310381v1</w:t>
+                <w:t xml:space="preserve">emse-01378918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Galland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">Neïla Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t>
+              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01378918v1</w:t>
+                <w:t xml:space="preserve">emse-01310381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1067,51 +1067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (2), pp.219-247 </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1242,238 +1242,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
+                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7557, pp 276-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861808v1</w:t>
+                <w:t xml:space="preserve">hal-00861831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Urban Parking: An Agent-Based Approach</w:t>
+                <w:t xml:space="preserve">An Agent-Based Community to Manage Urban Parking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155, pp 17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification des interactions multi-parties au sein de systèmes multi-agents à l'aide d'organisations normatives</w:t>
               </w:r>
@@ -1588,51 +1588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Intelligent Agents for Transportation Regulation Support System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Part C: Emerging Technologies, 18 (1), pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1752,51 +1752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transportation Decision Support System in Agent-based Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent decision technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.97-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Disturbance in a Multi--Agent System for Traffic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2349,217 +2349,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
+                <w:t xml:space="preserve">Knowledge Management Framework for Autonomous Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+                <w:t xml:space="preserve">Miriam Zawadi Muchika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Doctoral Consortium at 23rd International Semantic Web Conference (ISWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04638363v1</w:t>
+                <w:t xml:space="preserve">hal-04792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management Framework for Autonomous Digital Twins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travaux et plateformes de la communauté Mobilité Intelligente de l'IMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Consortium at 23rd International Semantic Web Conference (ISWC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journée - Agents et IA @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792743v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04638363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution par négociation du problème de transport à la demande</w:t>
               </w:r>
@@ -2608,159 +2608,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03814762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Alqasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093017v1</w:t>
+                <w:t xml:space="preserve">emse-03186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
+                <w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -2778,231 +2804,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t>
+              <w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201315v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t>
+                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amro Najjar</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03186967v1</w:t>
+                <w:t xml:space="preserve">hal-03093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3020,73 +3020,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201325v1</w:t>
+                <w:t xml:space="preserve">hal-03201315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t>
               </w:r>
@@ -3282,386 +3282,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveler-Oriented Advanced Traveler Information System Based on Discovery and Exploitation of Resources: Potentials and Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EURO Working Group on Transportation Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382389v1</w:t>
+                <w:t xml:space="preserve">hal-01436043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-goal pathfinding in ubiquitous environments: modeling and exploiting knowledge to satisfy goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oudom Kem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.1147-1150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3106426.3109054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01575662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traveler-Oriented Advanced Traveler Information System Based on Discovery and Exploitation of Resources: Potentials and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Kem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th EURO Working Group on Transportation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. pp.Pages 635-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436043v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Search for Multi-goal Pathfinding in Ubiquitous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oudom Kem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent System Technologies: 15th German Conference, MATES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp 72-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3866,610 +3866,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122523v1</w:t>
+                <w:t xml:space="preserve">hal-01122557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122557v1</w:t>
+                <w:t xml:space="preserve">hal-01122523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t>
+              <w:t xml:space="preserve">JFSMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081326v1</w:t>
+                <w:t xml:space="preserve">emse-01081318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
+                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. pp 111 - 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081318v1</w:t>
+                <w:t xml:space="preserve">emse-01081289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01081289v1</w:t>
+                <w:t xml:space="preserve">emse-01081326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localized Resource Allocation: Application to Urban Parking Management</w:t>
               </w:r>
@@ -4544,597 +4544,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Environment Contextual Services in Multiagent Systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART (Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.192--207</w:t>
+              <w:t xml:space="preserve">JFSMA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp 159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657782v1</w:t>
+                <w:t xml:space="preserve">hal-00861270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport 2.0 : gestion distribuée du stationnement urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bessghaier</w:t>
+                <w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp 159-168</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861270v1</w:t>
+                <w:t xml:space="preserve">hal-03689102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Agents for Modelling Traffic Regulation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689102v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Urban traffic Regulation Using a Multi-Agent System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+                <w:t xml:space="preserve">Evaluation of Environment Contextual Services in Multiagent Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t>
+              <w:t xml:space="preserve">ICAART (Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.192--207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689105v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neila Bhouri</w:t>
+                <w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695455v1</w:t>
+                <w:t xml:space="preserve">emse-00680325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t>
+              <w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680325v1</w:t>
+                <w:t xml:space="preserve">hal-03695455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Environment Approach for Multi-Agent-Based Simulation</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE Intenrational Conference On Intelligent Transportation Systems (ITSC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St-Louis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5556,51 +5556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International KES Symposium on Agents and Multi-agent Systems - Technologies and Applications (KES-AMSTA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp 283-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,256 +5660,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fano Ramparany</w:t>
+                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04291927v1</w:t>
+                <w:t xml:space="preserve">emse-04292177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Gustavo Nardin</w:t>
+                <w:t xml:space="preserve">Combining Multi-Agent System and Knowledge Graph to Address the Resolution of Decentralized Problems following Digital Twins approach in Open Cyber-Physical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Zawadi Muchika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Ramparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04292177v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04291927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t>
               </w:r>
@@ -6251,51 +6251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Disturbance in a Multi-agent System for Traffic Regulation (decembre 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.20, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Mandiau; Emmanuelle Grislin-Le Strugeon; André Péninou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation et Applications des Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.93-108, 2002, 978-2-7462-0439-3</w:t>
@@ -6932,51 +6932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>