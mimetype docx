--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -611,265 +611,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02303732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Galland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">Neïla Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t>
+              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01378918v1</w:t>
+                <w:t xml:space="preserve">emse-01310381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal traffic regulation system: A multi-agent approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neïla Bhouri</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (2), pp. 139-151. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WEB-160336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01310381v1</w:t>
+                <w:t xml:space="preserve">emse-01378918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1067,51 +1067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (2), pp.219-247 </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1588,51 +1588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Intelligent Agents for Transportation Regulation Support System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Part C: Emerging Technologies, 18 (1), pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1752,51 +1752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transportation Decision Support System in Agent-based Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent decision technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (3), pp.97-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Disturbance in a Multi--Agent System for Traffic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2850,51 +2850,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -2912,97 +2912,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t>
+              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093017v1</w:t>
+                <w:t xml:space="preserve">hal-03201315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t>
+                <w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3020,73 +3020,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201315v1</w:t>
+                <w:t xml:space="preserve">hal-03093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t>
               </w:r>
@@ -3282,386 +3282,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traveler-Oriented Advanced Traveler Information System Based on Discovery and Exploitation of Resources: Potentials and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Kem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Picard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th EURO Working Group on Transportation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. pp.Pages 635-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436043v1</w:t>
+                <w:t xml:space="preserve">hal-01382389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-goal pathfinding in ubiquitous environments: modeling and exploiting knowledge to satisfy goals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3106426.3109054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01575662v1</w:t>
+                <w:t xml:space="preserve">hal-01436043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveler-Oriented Advanced Traveler Information System Based on Discovery and Exploitation of Resources: Potentials and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-goal pathfinding in ubiquitous environments: modeling and exploiting knowledge to satisfy goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Kem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EURO Working Group on Transportation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. pp.Pages 635-644, </w:t>
+              <w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.1147-1150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.03.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3106426.3109054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382389v1</w:t>
+                <w:t xml:space="preserve">emse-01575662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Search for Multi-goal Pathfinding in Ubiquitous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudom Kem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent System Technologies: 15th German Conference, MATES 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp 72-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3872,77 +3872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,77 +4006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,351 +4125,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.107-116</w:t>
+              <w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081318v1</w:t>
+                <w:t xml:space="preserve">emse-01081326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
+                <w:t xml:space="preserve">Optimiser l'évaluation du contexte dans une simulation multi-agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01081289v1</w:t>
+                <w:t xml:space="preserve">emse-01081318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Context Computation for Multiagent Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. pp 111 - 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01081326v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01081289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Localized Resource Allocation: Application to Urban Parking Management</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technologies (IAT), Vol.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS), Advances in Intelligent and Soft Computing, Vol 88, Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4924,217 +4924,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boissier</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Badeig</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t>
+              <w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00680325v1</w:t>
+                <w:t xml:space="preserve">hal-03695455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System to regulate Bimodal Urban Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neila Bhouri</w:t>
+                <w:t xml:space="preserve">Controlling multi-party interaction within normative multi-agent organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Pinson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The Multi-Agent Logics, Languages, and Organisations Federated Workshops 2010 (MALLOW-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695455v1</w:t>
+                <w:t xml:space="preserve">emse-00680325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contextual Environment Approach for Multi-Agent-Based Simulation</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE Intenrational Conference On Intelligent Transportation Systems (ITSC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St-Louis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,51 +6251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of a Disturbance in a Multi-agent System for Traffic Regulation (decembre 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.20, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6583,51 +6583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Mandiau; Emmanuelle Grislin-Le Strugeon; André Péninou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation et Applications des Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.93-108, 2002, 978-2-7462-0439-3</w:t>
@@ -6932,51 +6932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-025-09931-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04286373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12469-023-00332-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04536170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Bhouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-160336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01382055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.299-327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-014-9198-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.27.271-298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVQGWNZ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bessghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W76S2K2S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.653-680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B6CS4LK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2007-1301" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hafiene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Zawadi Muchika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04638363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03814762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudom Kem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.03.059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3109054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64798-2_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03396024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balbo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13338-1_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G19MK8P2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/itsc15659.2009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zargayouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Scemama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01665-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04291927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8679-4_28" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00642728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21268-0_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>