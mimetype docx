--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -237,1545 +237,1725 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 334, pp.113974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478246v1</w:t>
+                <w:t xml:space="preserve">hal-05478246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-following methods for quasi-static crack propagation simulated by variational phase field approach</w:t>
+                <w:t xml:space="preserve">How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05079897v1</w:t>
+                <w:t xml:space="preserve">hal-04931758v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.109669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Review of &amp;quot;How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
+                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the mesh on the crack path in phase-field fracture simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAMM PF 25 and Materials/Microstructure modelling: Analytics &amp; Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080459v1</w:t>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEALOR Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a generic path-following method to phase-field fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NewFrac Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEUP, May 2024, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open Review of &amp;quot;How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Kanti Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Phu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04245338v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
+                <w:t xml:space="preserve">Path-following methods for quasi-static crack propagation simulated by variational phase field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...573 lines deleted...]
-                <w:t xml:space="preserve">hal-03892314v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration par champ de phase : Suivre le chemin d'équilibre de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération CIEDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1843,51 +2023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E07F3B"/>
+    <w:nsid w:val="03213DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2074,51 +2254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>