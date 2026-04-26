--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -653,368 +653,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
+                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563612v1</w:t>
+                <w:t xml:space="preserve">hal-05563597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
+                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221510v1</w:t>
+                <w:t xml:space="preserve">hal-05563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
+                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563597v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mesh on the crack path in phase-field fracture simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Zembra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM PF 25 and Materials/Microstructure modelling: Analytics &amp; Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1279,217 +1279,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346952v1</w:t>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
               </w:r>
@@ -2023,51 +2023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03213DEB"/>
+    <w:nsid w:val="A91E2665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2254,51 +2254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-loiseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6305-7309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Kanti Mandal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Phu Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>