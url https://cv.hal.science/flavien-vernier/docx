--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -987,243 +987,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">Héla Hadhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.135-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274782v1</w:t>
+                <w:t xml:space="preserve">hal-02057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héla Hadhri</w:t>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.135-156</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057126v1</w:t>
+                <w:t xml:space="preserve">hal-02274782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
               </w:r>
@@ -3812,265 +3812,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+                <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006870204940505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887597v1</w:t>
+                <w:t xml:space="preserve">hal-01801009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006870204940505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01801009v1</w:t>
+                <w:t xml:space="preserve">hal-01887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wise Object Framework for Distributed Intelligent Adaptive Systems</w:t>
               </w:r>
@@ -4141,368 +4141,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique de &amp;quot;time lapse&amp;quot; : application à la surveillance de glaciers alpins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Inverse Formulation of Temporal Closure and Proposed Solutions for Offset Tracking of Natural Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">MultiTemp 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866629v1</w:t>
+                <w:t xml:space="preserve">hal-01618013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Formulation of Temporal Closure and Proposed Solutions for Offset Tracking of Natural Scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Traitement automatique de &amp;quot;time lapse&amp;quot; : application à la surveillance de glaciers alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618013v1</w:t>
+                <w:t xml:space="preserve">hal-01866629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Pericault</w:t>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306556v1</w:t>
+                <w:t xml:space="preserve">hal-01880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OVERVIEW TO REMOTELY SENSED DISPLACEMENT MEASUREMENTS FUSION: CURRENT STATUS AND CHALLENGES</w:t>
               </w:r>
@@ -4607,507 +4590,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
+                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixing He</w:t>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880618v1</w:t>
+                <w:t xml:space="preserve">hal-01306556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haixing He</w:t>
+                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.468-471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229308v1</w:t>
+                <w:t xml:space="preserve">hal-01226219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esale</w:t>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
+              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226219v1</w:t>
+                <w:t xml:space="preserve">hal-01237206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Pericault</w:t>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237206v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de &amp;quot;Time-Lapse&amp;quot; stéréo pour la mesure de déformation 3D, application au suivi du glacier d'Argentière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha-Thai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,515 +5471,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first comparison of Cosmo-Skymed and TerraSAR-X data over Chamonix Mont-Blanc test-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286379v1</w:t>
+                <w:t xml:space="preserve">hal-00797185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Approach for Home Services Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2012 20th Euromicro International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.47-51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDP.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first comparison of Cosmo-Skymed and TerraSAR-X data over Chamonix Mont-Blanc test-site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Turkey. pp.25 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797185v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936106v1</w:t>
+                <w:t xml:space="preserve">hal-02286379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINING SPACE-BORNE SAR DATA AND DIGITAL CAMERA IMAGES TO MONITOR GLACIER FLOW BY REMOTE AND PROXIMAL SENSING</w:t>
               </w:r>
@@ -6815,281 +6815,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
+              <w:t xml:space="preserve">PNTS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887538v1</w:t>
+                <w:t xml:space="preserve">hal-01741918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Prebet</w:t>
+                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNTS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741918v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7120,51 +7120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Multiclass Multilabel Change of State Transfer Learning from Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,90 +7237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
@@ -8207,51 +8207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C85F75"/>
+    <w:nsid w:val="7DD8B214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8438,51 +8438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>