--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -3812,265 +3812,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne la Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801009v1</w:t>
+                <w:t xml:space="preserve">hal-01887597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+                <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence française de photogrammétrie et télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006870204940505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887597v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wise Object Framework for Distributed Intelligent Adaptive Systems</w:t>
               </w:r>
@@ -4357,260 +4357,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AN OVERVIEW TO REMOTELY SENSED DISPLACEMENT MEASUREMENTS FUSION: CURRENT STATUS AND CHALLENGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880618v1</w:t>
+                <w:t xml:space="preserve">hal-01332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OVERVIEW TO REMOTELY SENSED DISPLACEMENT MEASUREMENTS FUSION: CURRENT STATUS AND CHALLENGES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332555v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
               </w:r>
@@ -4715,399 +4715,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.468-471, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226219v1</w:t>
+                <w:t xml:space="preserve">hal-01229308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
+                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">David Esale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.468-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237206v1</w:t>
+                <w:t xml:space="preserve">hal-01226219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haixing He</w:t>
+                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
+              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229308v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de &amp;quot;Time-Lapse&amp;quot; stéréo pour la mesure de déformation 3D, application au suivi du glacier d'Argentière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha-Thai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,515 +5471,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first comparison of Cosmo-Skymed and TerraSAR-X data over Chamonix Mont-Blanc test-site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4141</w:t>
+              <w:t xml:space="preserve">IGARSS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797185v1</w:t>
+                <w:t xml:space="preserve">hal-02286379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Approach for Home Services Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sartor</w:t>
+                <w:t xml:space="preserve">A first comparison of Cosmo-Skymed and TerraSAR-X data over Chamonix Mont-Blanc test-site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2012 20th Euromicro International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994913v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Effective Approach for Home Services Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Turkey. pp.25 - 30, </w:t>
+              <w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2012 20th Euromicro International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.47-51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936106v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Nicolas</w:t>
+                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Turkey. pp.25 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286379v1</w:t>
+                <w:t xml:space="preserve">hal-00936106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINING SPACE-BORNE SAR DATA AND DIGITAL CAMERA IMAGES TO MONITOR GLACIER FLOW BY REMOTE AND PROXIMAL SENSING</w:t>
               </w:r>
@@ -6815,281 +6815,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Jauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNTS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741918v1</w:t>
+                <w:t xml:space="preserve">hal-01887538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prebet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
+              <w:t xml:space="preserve">PNTS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887538v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7237,51 +7237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DD8B214"/>
+    <w:nsid w:val="02D5F452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8438,51 +8438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>