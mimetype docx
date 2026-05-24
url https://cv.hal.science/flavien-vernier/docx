--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -987,243 +987,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héla Hadhri</w:t>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.135-156</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057126v1</w:t>
+                <w:t xml:space="preserve">hal-02274782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lapse optical flow regularization for geophysical complex phenomena monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">Héla Hadhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.135-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274782v1</w:t>
+                <w:t xml:space="preserve">hal-02057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de zones en mouvement dans des séries d’images non recalées: application à la surveillance des mouvements gravitaires</w:t>
               </w:r>
@@ -2335,230 +2335,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized convergence detection algorithm for asynchronous parallel iterative algorithms</w:t>
+                <w:t xml:space="preserve">Synchronous Distributed Load Balancing on Dynamic Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques M. Bahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16, pp.4--13</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (11), pp.1397-1405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096362v1</w:t>
+                <w:t xml:space="preserve">hal-00620884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Distributed Load Balancing on Dynamic Networks.</w:t>
+                <w:t xml:space="preserve">A decentralized convergence detection algorithm for asynchronous parallel iterative algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques M. Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 65 (11), pp.1397-1405</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.4--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,77 +4147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Formulation of Temporal Closure and Proposed Solutions for Offset Tracking of Natural Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,77 +4255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique de &amp;quot;time lapse&amp;quot; : application à la surveillance de glaciers alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,632 +4482,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
+                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixing He</w:t>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880618v1</w:t>
+                <w:t xml:space="preserve">hal-01306556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on a scaled model of mountain slope by virtual multi-view photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Pericault</w:t>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">2nd Virtual Geoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306556v1</w:t>
+                <w:t xml:space="preserve">hal-01880618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haixing He</w:t>
+                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.468-471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229308v1</w:t>
+                <w:t xml:space="preserve">hal-01226219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for Calm Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
+                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esale</w:t>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Software Engineering and Applications (ICSOFT-EA 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005560104680471⟩</w:t>
+              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226219v1</w:t>
+                <w:t xml:space="preserve">hal-01237206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+                <w:t xml:space="preserve">3D displacement retrieval on glacial areas by airborne multi-view photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Pericault</w:t>
+                <w:t xml:space="preserve">Haixing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pothier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237206v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the execution of workflows for SAR image analysis</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de &amp;quot;Time-Lapse&amp;quot; stéréo pour la mesure de déformation 3D, application au suivi du glacier d'Argentière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha-Thai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,168 +5471,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
+                <w:t xml:space="preserve">An Effective Approach for Home Services Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+                <w:t xml:space="preserve">Patrice Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2012 20th Euromicro International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.47-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2012.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286379v1</w:t>
+                <w:t xml:space="preserve">hal-00994913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first comparison of Cosmo-Skymed and TerraSAR-X data over Chamonix Mont-Blanc test-site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5654,332 +5633,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.4141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Approach for Home Services Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Friedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel, Distributed and Network-Based Processing (PDP), 2012 20th Euromicro International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.47-51, </w:t>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Turkey. pp.25 - 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2012.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994913v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier flow monitoring by digital camera and space-borne SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fisrt comparison of CosmoSkyMed and TerraSAR-X data over Chamonix Mont-Blanc test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IGARSS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936106v1</w:t>
+                <w:t xml:space="preserve">hal-02286379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINING SPACE-BORNE SAR DATA AND DIGITAL CAMERA IMAGES TO MONITOR GLACIER FLOW BY REMOTE AND PROXIMAL SENSING</w:t>
               </w:r>
@@ -6815,281 +6815,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bodin</w:t>
+                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
+              <w:t xml:space="preserve">PNTS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887538v1</w:t>
+                <w:t xml:space="preserve">hal-01741918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des séries temporelles d’images Sentinel-1 pour l’observation des glaciers des Alpes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Prebet</w:t>
+                <w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNTS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5 th European Conference On Permafrost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741918v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7120,51 +7120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Multiclass Multilabel Change of State Transfer Learning from Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourrahmane Mahamane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,90 +7237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Hadhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronisme et équilibrage de charge dans la grille de calcul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques M. Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D5F452"/>
+    <w:nsid w:val="A4BC11D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8438,51 +8438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flavien-vernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7684-6502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086071084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/flavien-vernier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Allal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Salman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2025.101119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2024.200372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Dahhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03712869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mugnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10016-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cusicanqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Castaings" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-459-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2018.413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93641-3_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ponton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2349004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Friedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Kouch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatema El Husseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid El Allal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mauffret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2023f4672" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lejamble" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSIT60026.2023.00059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0000163800003266" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02274165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006426200950104" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing He" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005560104680471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245756" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00994913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moreaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sartor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.45" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469541" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882299.ch6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071394v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02013440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03417439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>