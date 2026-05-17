--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -249,647 +249,647 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BD et Journalisme en Amérique latine : l’enquête pour décoloniser le récit d’une région conflictuelle.</w:t>
+                <w:t xml:space="preserve">Les imaginaires de l'Amérique latine dans la bande dessinée: représentations des Amérindiens du sud (peuples, civilisations et territoires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry - Montpellier 3, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883546v1</w:t>
-[...413 lines deleted...]
-                <w:t xml:space="preserve">hal-04907890v1</w:t>
+                <w:t xml:space="preserve">tel-04870512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imaginaires de l'Amérique latine dans la bande dessinée: représentations des Amérindiens du sud (peuples, civilisations et territoires)</w:t>
+                <w:t xml:space="preserve">Iconomitos: identidades/alteridades no occidentales en el cómic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Seminario de Cultura Visual: mapa de debates y reflexiones situadas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional del Nordeste (Argentina); Institut Acte (Paris 1 Panthéon Sorbonne)., Oct 2024, Corrientes, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD et Journalisme en Amérique latine : l’enquête pour décoloniser le récit d’une région conflictuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter par la bande dessinée. Acteurs, publics &amp; pratiques journalistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM; Université Paris-Panthéon-Assas, Dec 2024, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El superhéroe sudamerindio: resistencia híbrida / delirio maniqueo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMICS E IDENTIDADES RACIALIZADAS EN AMÉRICA LATINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORALA- University of Manchester, Jan 2024, Manchester (UK), Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nostalgia for the defeated: images of pre‐Columbian America in French‐Belgian comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space, Affect, Memory: Performances and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Consortium for Literary &amp; Cultural Studies; Research Group – Theory of Literature and Comparative Literature, PhD Programme in Literary and Cultural Studies. University of Santiago de Compostela (Spain), Jun 2021, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géographie de nulle part&amp;quot;. L’Amérique latine dans la littérature graphique: des pays imaginaires aux territoires circulatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2019. Atelier 18. Territoires de la littérature latino-américaine au tournant su XXI siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques; Élodie Carrera, Cécile Quintana, Oct 2019, Aubervillers campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva Alcazar! Viva Tapioca! Le populisme dans l’Amérique latine au prisme de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques 2019. Atelier 15. Populismes dans les Amériques: images et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques; Taina Tuhkunen, Raúl Caplán, Jacques Pothier, Oct 2019, Aubervillers campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-04870512v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces du vécu dans la bande dessiné: trois expériences en Amérique du Sud. Baudoin et les Mapuche; Pignocchi chez les Jivaros; Fabcaro « au » Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Paredes Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience(s) du monde, expérience(s) de soi. Identités, résistances, horizons (Afrique, Asie, Amérique, XIXe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Denis Diderot – Paris VII; Alexandre AUDARD &amp; Raphaël GALLIEN, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1585,51 +1585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870277v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Paredes&#160;cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Paredes Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907954v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04870512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villagordo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1730" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04452746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K1JVP40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870277v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Paredes&#160;cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04870512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Paredes Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villagordo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1730" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04452746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K1JVP40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>