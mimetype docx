--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
+                <w:t xml:space="preserve">Further evidence for shape coexistence in $^{79}$Zn$^{m}$ near doubly-magic $^{78}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
+                <w:t xml:space="preserve">L Nies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ascher</w:t>
+                <w:t xml:space="preserve">L Canete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Husson</w:t>
+                <w:t xml:space="preserve">D.D Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Roubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
+                <w:t xml:space="preserve">S Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (22), pp.222503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.222503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815181v1</w:t>
+                <w:t xml:space="preserve">hal-04283985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision measurements of low-lying isomeric states in $^{120-124}$In with JYFLTRAP double Penning trap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Ruotsalainen</w:t>
+                <w:t xml:space="preserve">High-precision Penning-trap mass measurements of Cd and In isotopes at JYFLTRAP remove the fluctuations in the two-neutron separation energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Stryjczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Al Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Beliuskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.054301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054301⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152152v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta^-$ decay $Q$-value measurement of $^{136}$Cs and its implications to neutrino studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Eronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Ge</w:t>
+                <w:t xml:space="preserve">M Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kostensalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.045502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.045502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further evidence for shape coexistence in $^{79}$Zn$^{m}$ near doubly-magic $^{78}$Ni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Nies</w:t>
+                <w:t xml:space="preserve">Antoine de Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Canete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Kankainen</w:t>
+                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.222503⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1046, pp.167631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283985v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision Penning-trap mass measurements of Cd and In isotopes at JYFLTRAP remove the fluctuations in the two-neutron separation energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Jaries</w:t>
+                <w:t xml:space="preserve">High-precision measurements of low-lying isomeric states in $^{120-124}$In with JYFLTRAP double Penning trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ruotsalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Stryjczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Al Ayoubi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Beliuskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199285v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise mass measurement of the $^{32}$S member of the (A=32, T=2) quintet of analogue states</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENBG Control System and Specific Instrumentation Developments for SPIRAL2-DESIR Setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Balana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stryjczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Ayoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beliuskina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.034326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Nesterenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruotsalainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eronen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Roubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kostensalo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.045502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D Dao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.222503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stryjczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Ayoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beliuskina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.034326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D Dao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.222503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eronen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Roubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kostensalo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.045502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Nesterenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruotsalainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>