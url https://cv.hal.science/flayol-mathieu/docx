--- v1 (2026-04-21)
+++ v2 (2026-05-21)
@@ -368,831 +368,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further evidence for shape coexistence in $^{79}$Zn$^{m}$ near doubly-magic $^{78}$Ni</w:t>
+                <w:t xml:space="preserve">Precise mass measurement of the $^{32}$S member of the (A=32, T=2) quintet of analogue states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Nies</w:t>
+                <w:t xml:space="preserve">B Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Canete</w:t>
+                <w:t xml:space="preserve">J.C Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.D Dao</w:t>
+                <w:t xml:space="preserve">M Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Kankainen</w:t>
+                <w:t xml:space="preserve">P Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.222503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2586, pp.012060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283985v1</w:t>
+                <w:t xml:space="preserve">hal-04231388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision Penning-trap mass measurements of Cd and In isotopes at JYFLTRAP remove the fluctuations in the two-neutron separation energies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Stryjczyk</w:t>
+                <w:t xml:space="preserve">Further evidence for shape coexistence in $^{79}$Zn$^{m}$ near doubly-magic $^{78}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Canete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kankainen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Beliuskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (22), pp.222503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.222503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199285v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta^-$ decay $Q$-value measurement of $^{136}$Cs and its implications to neutrino studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Ramalho</w:t>
+                <w:t xml:space="preserve">High-precision Penning-trap mass measurements of Cd and In isotopes at JYFLTRAP remove the fluctuations in the two-neutron separation energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stryjczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kostensalo</w:t>
+                <w:t xml:space="preserve">L Al Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Beliuskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (4), pp.045502. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.045502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137318v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
+                <w:t xml:space="preserve">$\beta^-$ decay $Q$-value measurement of $^{136}$Cs and its implications to neutrino studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
+                <w:t xml:space="preserve">Z Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ascher</w:t>
+                <w:t xml:space="preserve">T Eronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Husson</w:t>
+                <w:t xml:space="preserve">A de Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Roubin</w:t>
+                <w:t xml:space="preserve">M Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
+                <w:t xml:space="preserve">J Kostensalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1046, pp.167631. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.045502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.045502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815181v1</w:t>
+                <w:t xml:space="preserve">hal-04137318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision measurements of low-lying isomeric states in $^{120-124}$In with JYFLTRAP double Penning trap</w:t>
+                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A Nesterenko</w:t>
+                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ruotsalainen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Al Ayoubi</w:t>
+                <w:t xml:space="preserve">Pauline Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054301⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1046, pp.167631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152152v1</w:t>
+                <w:t xml:space="preserve">hal-03815181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise mass measurement of the $^{32}$S member of the (A=32, T=2) quintet of analogue states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-precision measurements of low-lying isomeric states in $^{120-124}$In with JYFLTRAP double Penning trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ascher</w:t>
+                <w:t xml:space="preserve">D.A Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Atanasov</w:t>
+                <w:t xml:space="preserve">J Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stryjczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kankainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2586, pp.012060. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2586/1/012060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231388v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIPERADE: A double Penning trap for mass separation and mass spectrometry at DESIR/SPIRAL2</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENBG Control System and Specific Instrumentation Developments for SPIRAL2-DESIR Setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Balana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stryjczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Ayoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beliuskina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.034326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D Dao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.222503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eronen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Roubin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kostensalo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.045502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Nesterenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruotsalainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sguazzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jurado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pibernat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Swartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.072501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stryjczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kankainen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Ayoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Beliuskina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.034326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blank" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerbaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atanasov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D Dao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.222503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Al Ayoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Eronen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Roubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kostensalo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.045502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Nesterenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruotsalainen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sguazzin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pibernat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328401008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202327911006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2586/1/012082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>