--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -164,7364 +164,7376 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rittie</w:t>
+                <w:t xml:space="preserve">Daniel Rittié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-026-01330-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the heartwood profile of Douglas fir in France based on the stem profile and other tree dendrometric characteristics - insights from experimental sites and commercial log data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.1-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2025-0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to biometric wood log traceability combining traditional methods and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2024.100686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benchmark of Neural Networks for Semantic Segmentation of Wood Log Ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.180344 -- 180354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3622419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability of oak (Quercus petraea (Matt.) Liebl. and Quercus robur L.) logs: the Biomtrace database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-025-01276-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method for estimating tree ring density by coupling CT scanning and ring width measurements: application to the analysis of the ring width–ring density relationship in Picea abies trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ravoajanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.653-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-022-02373-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability and quality assessment of Norway spruce (Picea abies (L.) H.Karst.) logs: the TreeTrace_spruce database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Schraml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Ravoajanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01178-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ant Colony Optimization for Estimating Pith Position on Images of Tree Log Ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability and quality assessment of Douglas fir (Pseudotsuga menziesii (Mirb.) Franco) logs: the TreeTrace_Douglas database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01163-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical variations in wood basic density for two softwood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mothe Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.1401-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-021-01402-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling bark volume for six main tree species in France: Assessment of models and application at regional scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 78 (4), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01096-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic information framework for decision-making in a forest-based bio-economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pichancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maree Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01110-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving aboveground biomass estimates by taking into account density variations between tree components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (4), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00999-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CarDen: A software for fast measurement of wood density on increment cores by CT scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.606-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Gégout J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (106), pp.1073-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray microdensitometry of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of within-stem variations in wood specific gravity and water content for five temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0657-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme robuste de segmentation des nœuds du bois sur des images obtenues par tomographie x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ateliers REGEFOR 2015. Les innovations dans les usages du bois interpellent la gestion forestière, 68 (2), pp.189-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-stem maps of wood density and water content for characterization of species: a case study on three hardwood and two softwood species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.601-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0555-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of knot and stem development in black spruce trees indicate a shift in allocation priority to branches when growth is limited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhun Huor Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knot segmentation in 3D CT images of wet wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.3852-3869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic knot segmentation in CT images of wet softwood logs using a tangential approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures de volume, biomasse, minéralomasse : peut-on généraliser par groupes d'essences de même architecture et structure interne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude exploratoire de la masse volumique. Influence du « taux de remplissage » en eau du bois frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M. Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation harmonisée du volume de tige à différentes découpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.33-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un scanner tomographique à rayons X pour l’analyse de la structure interne des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.57-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer le volume total d'un arbre, quelles que soient l'essence, la taille, la sylviculture, la station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.22-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on wood species identification by using computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Chubinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bombardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Известия Санкт-Петербургской лесотехнической академии (Actes Forêts de l'Académie technique Saint-Pétersbourg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 202, pp.158-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833428v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crown plasticity reduces inter-tree competition in a mixed broadleaved forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H. Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (4), pp.621 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-013-0699-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GlobAllomeTree: international platform for tree allometric equations to support volume, biomass and carbon assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieu Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Birigazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.E1-E5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor0901-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling knot morphology as a function of external tree and branch attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.266 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2012-0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of ring width, cambial age, and climatic variables on the within-ring wood density profile of Norway spruce Picea abies (L.) Karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony T. Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit-Damien B.-D. Caritey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.913 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-013-0844-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Исследование процесса идентификации древесных пород по макроскопическим признакам с использованием компьютерной томографии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bakhshieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Chubinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alekseev Tambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izvestija Sankt-Peterburgskoj Lesotechničeskoj Akademii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 202, pp.158-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling volume expansion factors for temperate tree species in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292, pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force de la mise en commun des données des partenaires : inventaire national, gestion et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ognouabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coefficients d’expansion pour déduire différents volumes de branches à partir de volumes de tige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39-40, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estimation de la biomasse et de la productivité forestières à l’épreuve des changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony T. Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.176 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/47437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic knot detection and measurements from X-ray CT images of wood: A review and validation of an improved algorithm on softwood samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.77--89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PithExtract: A robust algorithm for pith detection in computer tomography images of wood - Application to 125 logs from 17 tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Freyburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.90 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'estimation de la biomasse et de la productivité forestières à l'épreuve des changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony T. Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/aqpj-1e12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une base de données unique en France de cubages d'arbres individuels (volumes, biomasses) au service d'une modélisation générique de la ressource en bois énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M. Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saint André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LXIII (2), pp.171-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenology of wood formation: Data processing, analysis and visualisation using R (package CAVIAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00677685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring wood density by means of X-ray computer tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Freyburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pith: a marker of primary growth in Picea abies (L.) Karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-008-0280-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00416450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of long-term dynamics of crowns of sessile oaks at the stand level by means of spatial statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (5/6), pp.2007-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of the heartwood/sapwood boundary within Norway spruce (Picea abies (L.) Karst.) logs by means of CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (2), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picea abies sapwood width: Variations within and between trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annikki Mäkelä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827580500518632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of annual growth units on Picea abies logs using optical and X-Ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-005-6658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of musculoskeletal disorders on quality of life: an inception cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (4), pp.606-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2004.020784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic detection of pith on CT images of spruce logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.107-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande de l'industrie en bois de hêtre pour la première transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154, pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree ring detection for raw wood cross-section image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM (International Conference on Pattern Recognition Applications and Methods)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. 15568, Springer Nature Switzerland, pp.123-146, 2026, Lecture Notes in Computer Science, 9783032060075. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. 15568, Springer Nature Switzerland; Springer Nature Switzerland, pp.123-146, 2025, Lecture Notes in Computer Science, 9783032060075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06007-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723745v1</w:t>
-              </w:r>
-[...6503 lines deleted...]
-                <w:t xml:space="preserve">hal-02672700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomtrace : Développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne. Rapport final de la tranche 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Université de Lorraine; ONF. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomtrace : développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne. Rapport final de la tranche 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; ONF; Université de Lorraine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes BIOMétriques pour l'identification et la TRACabilitE des grumes de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçabilité et évaluation de la qualité des bois ronds à partir de l'analyse d'images d'extrémités de grumes ou de billons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbiAl v1.0 - un simulateur de croissance-production de type arbre indépendant des distances (MAID) pour les peuplements purs et réguliers de Sapin pectiné (Abies alba Mill.) dans les massifs des Vosges et du Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7531,978 +7543,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Filter for Tree Ring Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Rome, Italy. pp.852-859, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012457000003654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light U-Net with a New Morphological Attention Gate Model Application to Analyse Wood Sections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The TreeTrace Douglas database: quality assessment and traceability of Douglas fir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Longuetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM 2023 - 12th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd ECCOMAS Thematic Conference on Computational Methods in Wood Mechanics (CompWood 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887107v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TreeTrace Douglas database: quality assessment and traceability of Douglas fir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light U-Net with a New Morphological Attention Gate Model Application to Analyse Wood Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ECCOMAS Thematic Conference on Computational Methods in Wood Mechanics (CompWood 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRAM 2023 - 12th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.759-766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011626800003411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681588v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description géometrique à l'aide de segments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Groupe de Travail de Géométrie Discrète et Morphologie Mathématique (GT GDMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith Estimation on Tree Log End Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Digital Straight Segment Filter for Geometric Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_7⟩</w:t>
+              <w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala, Sweden. pp.255-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006060v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Straight Segment Filter for Geometric Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pith Estimation on Tree Log End Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2021 - IAPR International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_18⟩</w:t>
+              <w:t xml:space="preserve">Reproducible Research on Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Milan, Italy. pp.101-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144152v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm to automatically detect the pith on rough log-end images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Nondestructive Testing and Evaluation (NDTE) of Wood Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bewertung von Behandlungs- und Nutzungsstrategien unter Einbeziehung von Wuchsmodellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Wernsdörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,2114 +8533,2114 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung 2019 der Sektion Ertragskunde des DVFFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutscher Verband Forstlicher Forschungsanstalten (DVFFA), May 2019, Bayerischen Wald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood Density Variations between Tree Components Should Be Considered to Correctly Estimate Tree Biomass Available for Different Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Nondestructive Testing and Evaluation of Wood Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Volume of Bark from Thickness Measurement Obtained by Swedish Gauge- Application to the Quantification of Extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Nondestructive Testing and Evaluation of Wood Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual growth distribution along stems of Douglas fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood QC 2016. Modelling wood quality, supply and value chain networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Jun 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Knot Segmentation by Knot Pith Tracking in 3D Tangential Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCVG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland. pp.581-593, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46418-3_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation robuste de nœuds à partir de coupes tangentielles issues d'images tomographiques de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées Rouen Normandie (INSA Rouen). FRA., Jun 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of wood species by using computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bakhshieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Scientific Conference on Production Engineering, RIM 2013 'Development and Modernization of Production'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Budva, Montenegro. pp.725-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger H. Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Franoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bioénergies ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knot shape assessment on various species through X-ray CT scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Forest Research Organisation (IUFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knot Detection in X-Ray CT Images of Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVC - 8th International Symposium on Visual Computing - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rethymnon, Greece. pp.209-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33191-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger H. Wernsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Franoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bioénergies ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology of wood formation: data processing, analysis and visualisation using R (package CAVIAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring seasonal dynamics of wood formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Otočec, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dendro.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of crowns as a function of slope and competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Chair of Forest Yield Science, TUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Freising, Germany. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability analysis of Norway spruce (Picea abies (L.) Karst.) sapwood width based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontre annuelle Fobawi-LERFoB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Freiburg, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la largeur d’aubier et de ses variations intra- et inter-arbres chez l’Epicéa commun (Picea abies (L.) Karst.) sur la base de données acquises par tomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion CAQ (Croissance, Amélioration, Qualité des bois)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, PARIS, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive analysis of Norway spruce (Picea abies (L.) Karst.) logs by means of X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à Forest Research, Forestry Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Edinburgh, United Kingdom. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non destructive de caractéristiques internes de billons d'Epicéa commun (Picea Abies) par tomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive analysis of Norway spruce (Picea abies (L.) Karst.) logs by means of CT scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres annuelles FobAwi-LERFoB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nancy, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non destructive de caractéristiques internes de billons d'Epicéa commun (Picea Abies) par tomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Vandoeuvre-Lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive analysis of Norway spruce (Picea abies (L.) Karst.) logs by means of CT scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. workshop, IUFRO Working Party 5.01.04. Wood Quality Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Waiheke Island Resort, New Zealand. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non-destructive de caractéristiques internes de billons d’Epicéa commun (Picea abies) par imagerie 3D à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Sciences et Industrie du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Epinal, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10638,521 +10650,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une valorisation optimisée de la biomasse forestière tenant compte de la variabilité de la masse volumique du bois dans l'arbre : cas du sapin pectiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothe Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de la moelle sur des images d'extrémités de grumes de Douglas brutes de sciage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothe Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 2019 - 8èmes Journées du Groupement de Recherche 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des volumes des écorces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of biomass distribution in individual forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël M. Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saint André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUFRO World Congress, Forests for the Future: Sustaining Society and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11162,171 +11174,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive detection and analysis of internal characteristics of Norway spruce (Picea abies (L.) Karst.) logs by means of computed tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. ENGREF (AgroParisTech), 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et analyse non destructive de caractéristiques internes de billons d'Epicéa commun (Picea abies (L.) Karst.) par tomographie à rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11336,167 +11348,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des critères de qualité déterminant les aptitudes à l'emploi de grumes de hêtre (Fagus sylvatica L.) par un panel de professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’ombrage et de la densité de semis sur le développement de jeunes chênes sessiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Longuetaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11643,51 +11655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martinetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06007-5_8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wimmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100686" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01276-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schraml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ravoajanahary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01178-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02373-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthelemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01163-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mothe Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01402-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03463575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01096-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00999-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerfriden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2017.01.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Diop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0657-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0555-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhun Huor Ung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vivien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Rivoire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833428v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Chubinsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0699-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLX7JJ6T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieu Henry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bombelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Birigazzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor0901-006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Duchateau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Auty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2012-0365" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001029v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony T. Franceschini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouriaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Damien B.-D. Caritey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0844-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW708H63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bakhshieva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Chubinskii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekseev Tambi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desplanches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ognouabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01591121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47437" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Charru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqpj-1e12" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukadida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ6LRQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00416450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0280-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC5FR3JN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8G8RB2N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.03.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8H1XC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500518632" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.020784" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-005-6658-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA55D281E4B578A49ACBE0BF51082D13CEC37FEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Armand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221844v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217998v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012457000003654" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011626800003411" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275651v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038285v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Francis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029969v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038296v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martinetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-026-01330-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Wimmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3622419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01276-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Ravoajanahary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02373-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Schraml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01178-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01163-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mothe Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01402-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03463575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01096-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pichancourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maree Brennan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01110-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00999-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kerfriden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N95X159-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2017.01.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRHQBV9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Diop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0657-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61869" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0555-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duchateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhun Huor Ung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.873" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.05.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6164LCP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.03.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4CPQ36D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M. Rivoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vivien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rivoire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833428v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Chubinsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0699-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLX7JJ6T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieu Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bombelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Birigazzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor0901-006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Duchateau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ung" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Auty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2012-0365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony T. Franceschini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouriaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Damien B.-D. Caritey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0844-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW708H63-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bakhshieva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Chubinskii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekseev Tambi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH864MWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ognouabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desplanches" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01591121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47437" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukadida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.03.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ6LRQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Charru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqpj-1e12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00677685v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cuny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2011.01.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S62N6HJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00416450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-008-0280-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZC5FR3JN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seifert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.01.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8G8RB2N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.03.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8H1XC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikki M&#228;kel&#228;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580500518632" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-005-6658-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA55D281E4B578A49ACBE0BF51082D13CEC37FEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillemin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.020784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerrien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Armand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723745v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06007-5_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221844v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bordat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822724v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217998v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820917v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012457000003654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887107v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011626800003411" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421205v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46418-3_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910845v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morisset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33191-6_21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000741v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Cuny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194985v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763558v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826391v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038285v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Francis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029969v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833515v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>