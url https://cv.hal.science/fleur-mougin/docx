--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fleur Mougin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health Care Data in an Informatics for Integrating Biology & the Bedside (i2b2) Model Persisted Through Elasticsearch: Design, Implementation, and Evaluation in a French University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e65753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision support system for pediatric emergency telephone triage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.106012. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PED-IA, a CDSS to support decision in pediatrics telephone triage: a crossover evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.110645. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven identification of inconsistencies in clinical data: A case study in lung cancer phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yvon Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.104808. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2025.104808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTREPÔTS DE DONNÉES DE SANTÉ : Quels enjeux avant leur possible tilisation secondaire par les algorithmes d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health for Precision Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0044-1800712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OREGANO knowledge graph for computational drug repurposing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.871. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics for One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.002-006. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Challenges of Trustable AI and Added-Value on Health, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Digital Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Imaging Reports for Data Sharing: A Study of Mapping Using RadLex Playbook and LOINC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.312-316. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Theriaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Health and Informatics, 281, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning an interface terminology to the Logical Observation Identifiers Names and Codes (LOINC((R)))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMIA open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.ooab035. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamiaopen/ooab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Thériaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Data, Information, and Knowledge Sharing for Addressing the COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (01), pp.004 - 007. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darawan Rinchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Toufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Whalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamkey Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (4), pp.189-189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0097-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.189-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0208037. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying biomedical Linked Data with natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.581-599. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-160244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a model for disease classification integration in oncology: an approach based on the National Cancer Institute thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cancer diagnosis terminologies based on logical definitions of SNOMED CT concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.46 - 58. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale biomedical texts classification: a kNN and an ESA-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying redundant and missing relations in the Gene Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of termino-ontological resources and text corpora for building a multilingual domain ontology: An application to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the multiply-related concepts within the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (e2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Cross-Language Approach to Acquire New Mappings between Two Biomedical Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Artificial Intelligence in Medicine, 7885, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a bilingual Alzheimer's disease terminology acquisition using a parallel corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.179-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Mapping between MedDRA and SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Artificial Intelligence in Medicine, 6747, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22218-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Anemia (and Other Disorders) in SNOMED CT: Comparison of Three Approaches and Practical Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.527-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing polysemous concepts from a clinical perspective: Application to auditing concept categorization in the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to integrating phenotype and clinical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified representation of findings in clinical radiology using the UMLS and DICOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lasbleiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (9), pp.621-629. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the NCI thesaurus with semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping data elements to terminological resources for integrating biomedical data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (S3), pp.S6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-S3-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using WordNet to improve the mapping of data elements to UMLS for data sources integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.574-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence in pharmacovigilance: extracting adverse drug reactions articles from MEDLINE to link them to case databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.528-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to eliminating cycles in the UMLS Metathesaurus: naïve vs. formal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing method of digital audiovisual medical resources with semantic Web integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2-4), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2004.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying diseases with respect to anatomy: a study in SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.91-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic generation of biomedical sources schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (Pt 2), pp.783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an indexing search engine for the UMVF: proposal for an indexing method based on Dublin Core and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.727-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the FIDEO ontology with food-drug interactions from online knowledge sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDOS 2023 : International Workshop on Vaccine and Drug Ontology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSonto: An ontology for knowledge organization systems, their constituents, and their referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Ontologies 2023 (ICBO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Trained Embeddings for Enhancing Multi-Hop Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akka Zemmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2023 Workshop on Knowledge-Based Compositional Generalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing food-drug interactions in the Thériaque database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Medical Informatics Europe Conference (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athens (virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Foods Potentially Involved in Food-Drug Interactions using FoodOn (FIDEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 Integrated Food Ontology Workshop (IFOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDEO: Food Interactions with Drugs Evidence Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query selection methods for automated corpora construction with a use case in food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations d'entités et de relations sur des résumés d'articles scientifiques pour la détection d'interactions entre aliments et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daveluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALMED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic query selection for acquisition and discovery of food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International conference information visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMELO: Medline corpus with manually annotated food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabanou Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-954-452-044-1_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la SNOMED CT comme support à l'alignement de terminologies diagnostiques en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and executing complex natural language queries across linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Sao Paulo, Brazil. pp.815-820, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of numerical values from unstructured data in EHRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud Health Technol Inform. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-nearest neighbor based method for improving large scale biomedical document indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Semantic Mining in Biomedicine (SMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aveiro, Portugal. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Question Analysis for Querying Biomedical Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Natural Language Interfaces for Web of Data workshop (NLIWoD) - ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping de terminologies diagnostiques en cancérologie par l'intermédiaire du NCI Metathesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fès, Maroc. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drug-class membership in ATC and NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Health Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages collatéraux de la fusion de terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of anticoagulation status with NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISMB'2010 SIG meeting "Bio-ontologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aberystwyth, United Kingdom. pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mapping situées aux niveaux instance et schéma pour l'intégration de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn : An alternative to gene set enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Matématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering functional annotation of multiple gene sets with MOTVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornées ouvertes de biologie informatique et matematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Element Mapping in the Data Privacy Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Konschelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294: Challenges of Trustable AI and Added-Value on Health, IOS Press, pp.332-336, 2022, 978-1-64368-284-6 (print) | 978-1-64368-285-3 (online). </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Methods for Integrating Biomedical Data Sources in a Mediator-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, vol. 5109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-76, 2008, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69828-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un modèle Web sémantique appliqué à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02402050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés aux ressources termino-ontologiques en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Bordeaux, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02379486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fleur Mougin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health Care Data in an Informatics for Integrating Biology & the Bedside (i2b2) Model Persisted Through Elasticsearch: Design, Implementation, and Evaluation in a French University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e65753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision support system for pediatric emergency telephone triage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.106012. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PED-IA, a CDSS to support decision in pediatrics telephone triage: a crossover evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.110645. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven identification of inconsistencies in clinical data: A case study in lung cancer phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yvon Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.104808. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2025.104808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTREPÔTS DE DONNÉES DE SANTÉ : Quels enjeux avant leur possible tilisation secondaire par les algorithmes d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health for Precision Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0044-1800712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OREGANO knowledge graph for computational drug repurposing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.871. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics for One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.002-006. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Challenges of Trustable AI and Added-Value on Health, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Digital Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Imaging Reports for Data Sharing: A Study of Mapping Using RadLex Playbook and LOINC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.312-316. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Theriaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Health and Informatics, 281, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning an interface terminology to the Logical Observation Identifiers Names and Codes (LOINC((R)))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMIA open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.ooab035. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamiaopen/ooab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Thériaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies in Health Technology and Informatics, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Data, Information, and Knowledge Sharing for Addressing the COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (01), pp.004 - 007. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darawan Rinchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Toufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Whalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamkey Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (4), pp.189-189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0097-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.189-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0208037. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying biomedical Linked Data with natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.581-599. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-160244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a model for disease classification integration in oncology: an approach based on the National Cancer Institute thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cancer diagnosis terminologies based on logical definitions of SNOMED CT concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.46 - 58. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale biomedical texts classification: a kNN and an ESA-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying redundant and missing relations in the Gene Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of termino-ontological resources and text corpora for building a multilingual domain ontology: An application to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the multiply-related concepts within the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (e2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Cross-Language Approach to Acquire New Mappings between Two Biomedical Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Artificial Intelligence in Medicine, 7885, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a bilingual Alzheimer's disease terminology acquisition using a parallel corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.179-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Mapping between MedDRA and SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Artificial Intelligence in Medicine, 6747, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22218-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Anemia (and Other Disorders) in SNOMED CT: Comparison of Three Approaches and Practical Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.527-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing polysemous concepts from a clinical perspective: Application to auditing concept categorization in the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to integrating phenotype and clinical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified representation of findings in clinical radiology using the UMLS and DICOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lasbleiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (9), pp.621-629. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the NCI thesaurus with semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping data elements to terminological resources for integrating biomedical data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (S3), pp.S6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-S3-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using WordNet to improve the mapping of data elements to UMLS for data sources integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.574-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence in pharmacovigilance: extracting adverse drug reactions articles from MEDLINE to link them to case databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.528-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to eliminating cycles in the UMLS Metathesaurus: naïve vs. formal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing method of digital audiovisual medical resources with semantic Web integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2-4), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2004.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying diseases with respect to anatomy: a study in SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.91-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic generation of biomedical sources schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (Pt 2), pp.783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an indexing search engine for the UMVF: proposal for an indexing method based on Dublin Core and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.727-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the FIDEO ontology with food-drug interactions from online knowledge sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDOS 2023 : International Workshop on Vaccine and Drug Ontology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSonto: An ontology for knowledge organization systems, their constituents, and their referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Ontologies 2023 (ICBO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Trained Embeddings for Enhancing Multi-Hop Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akka Zemmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2023 Workshop on Knowledge-Based Compositional Generalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing food-drug interactions in the Thériaque database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Medical Informatics Europe Conference (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athens (virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Foods Potentially Involved in Food-Drug Interactions using FoodOn (FIDEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 Integrated Food Ontology Workshop (IFOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDEO: Food Interactions with Drugs Evidence Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query selection methods for automated corpora construction with a use case in food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations d'entités et de relations sur des résumés d'articles scientifiques pour la détection d'interactions entre aliments et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daveluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALMED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic query selection for acquisition and discovery of food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International conference information visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMELO: Medline corpus with manually annotated food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabanou Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-954-452-044-1_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la SNOMED CT comme support à l'alignement de terminologies diagnostiques en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and executing complex natural language queries across linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Sao Paulo, Brazil. pp.815-820, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of numerical values from unstructured data in EHRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud Health Technol Inform. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-nearest neighbor based method for improving large scale biomedical document indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Semantic Mining in Biomedicine (SMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aveiro, Portugal. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Question Analysis for Querying Biomedical Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Natural Language Interfaces for Web of Data workshop (NLIWoD) - ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping de terminologies diagnostiques en cancérologie par l'intermédiaire du NCI Metathesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fès, Maroc. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drug-class membership in ATC and NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Health Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages collatéraux de la fusion de terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of anticoagulation status with NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISMB'2010 SIG meeting "Bio-ontologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aberystwyth, United Kingdom. pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mapping situées aux niveaux instance et schéma pour l'intégration de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn : An alternative to gene set enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Matématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering functional annotation of multiple gene sets with MOTVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornées ouvertes de biologie informatique et matematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Element Mapping in the Data Privacy Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Konschelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294: Challenges of Trustable AI and Added-Value on Health, IOS Press, pp.332-336, 2022, 978-1-64368-284-6 (print) | 978-1-64368-285-3 (online). </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Methods for Integrating Biomedical Data Sources in a Mediator-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, vol. 5109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-76, 2008, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69828-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un modèle Web sémantique appliqué à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02402050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés aux ressources termino-ontologiques en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Bordeaux, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02379486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Manns" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vivien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.106012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yvon Awuklu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Fultz Hollis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon K. Awuklu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Nikiema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooab035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0097-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-160244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Br&#233;chat-Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0114-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Nikiema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.08.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H0GNCBCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22218-4_27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4XMXDWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodenreider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2009.03.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lasbleiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.11.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0217K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-S3-S6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987753v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2004.04.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGDLCX3C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drance" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nikiema" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430510v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thiessard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591691v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanou Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-044-1_010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-815" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bigeard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110413" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabalier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990404v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Konschelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220469" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69828-9_7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1ZKWN14-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02402050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379486v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Manns" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vivien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.106012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yvon Awuklu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Fultz Hollis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon K. Awuklu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Nikiema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooab035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0097-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-160244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Br&#233;chat-Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0114-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.08.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_33" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H0GNCBCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22218-4_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4XMXDWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodenreider" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2009.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lasbleiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.11.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0217K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-S3-S6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2004.04.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGDLCX3C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477069v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drance" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nikiema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thiessard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanou Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-044-1_010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bigeard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110413" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Konschelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220469" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69828-9_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1ZKWN14-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02402050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379486v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>