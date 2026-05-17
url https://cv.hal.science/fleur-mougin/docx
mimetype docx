--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fleur Mougin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health Care Data in an Informatics for Integrating Biology & the Bedside (i2b2) Model Persisted Through Elasticsearch: Design, Implementation, and Evaluation in a French University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e65753. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision support system for pediatric emergency telephone triage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.106012. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PED-IA, a CDSS to support decision in pediatrics telephone triage: a crossover evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.110645. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven identification of inconsistencies in clinical data: A case study in lung cancer phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yvon Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.104808. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2025.104808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTREPÔTS DE DONNÉES DE SANTÉ : Quels enjeux avant leur possible tilisation secondaire par les algorithmes d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health for Precision Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0044-1800712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OREGANO knowledge graph for computational drug repurposing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.871. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics for One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.002-006. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Challenges of Trustable AI and Added-Value on Health, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Digital Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Imaging Reports for Data Sharing: A Study of Mapping Using RadLex Playbook and LOINC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.312-316. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Theriaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Health and Informatics, 281, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning an interface terminology to the Logical Observation Identifiers Names and Codes (LOINC((R)))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMIA open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.ooab035. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamiaopen/ooab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Thériaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies in Health Technology and Informatics, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Data, Information, and Knowledge Sharing for Addressing the COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (01), pp.004 - 007. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darawan Rinchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Toufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Whalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamkey Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (4), pp.189-189. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0097-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.189-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0208037. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying biomedical Linked Data with natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.581-599. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-160244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a model for disease classification integration in oncology: an approach based on the National Cancer Institute thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cancer diagnosis terminologies based on logical definitions of SNOMED CT concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.46 - 58. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale biomedical texts classification: a kNN and an ESA-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying redundant and missing relations in the Gene Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of termino-ontological resources and text corpora for building a multilingual domain ontology: An application to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the multiply-related concepts within the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (e2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Cross-Language Approach to Acquire New Mappings between Two Biomedical Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Artificial Intelligence in Medicine, 7885, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a bilingual Alzheimer's disease terminology acquisition using a parallel corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.179-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Mapping between MedDRA and SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Artificial Intelligence in Medicine, 6747, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22218-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Anemia (and Other Disorders) in SNOMED CT: Comparison of Three Approaches and Practical Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.527-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing polysemous concepts from a clinical perspective: Application to auditing concept categorization in the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to integrating phenotype and clinical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified representation of findings in clinical radiology using the UMLS and DICOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lasbleiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (9), pp.621-629. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the NCI thesaurus with semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping data elements to terminological resources for integrating biomedical data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (S3), pp.S6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-S3-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using WordNet to improve the mapping of data elements to UMLS for data sources integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.574-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence in pharmacovigilance: extracting adverse drug reactions articles from MEDLINE to link them to case databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.528-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to eliminating cycles in the UMLS Metathesaurus: naïve vs. formal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing method of digital audiovisual medical resources with semantic Web integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2-4), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2004.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying diseases with respect to anatomy: a study in SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.91-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic generation of biomedical sources schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (Pt 2), pp.783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an indexing search engine for the UMVF: proposal for an indexing method based on Dublin Core and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.727-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the FIDEO ontology with food-drug interactions from online knowledge sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDOS 2023 : International Workshop on Vaccine and Drug Ontology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSonto: An ontology for knowledge organization systems, their constituents, and their referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Ontologies 2023 (ICBO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Trained Embeddings for Enhancing Multi-Hop Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akka Zemmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2023 Workshop on Knowledge-Based Compositional Generalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing food-drug interactions in the Thériaque database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Medical Informatics Europe Conference (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athens (virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Foods Potentially Involved in Food-Drug Interactions using FoodOn (FIDEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 Integrated Food Ontology Workshop (IFOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDEO: Food Interactions with Drugs Evidence Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query selection methods for automated corpora construction with a use case in food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations d'entités et de relations sur des résumés d'articles scientifiques pour la détection d'interactions entre aliments et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daveluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALMED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic query selection for acquisition and discovery of food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International conference information visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMELO: Medline corpus with manually annotated food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabanou Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-954-452-044-1_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la SNOMED CT comme support à l'alignement de terminologies diagnostiques en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and executing complex natural language queries across linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Sao Paulo, Brazil. pp.815-820, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of numerical values from unstructured data in EHRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud Health Technol Inform. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-nearest neighbor based method for improving large scale biomedical document indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Semantic Mining in Biomedicine (SMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aveiro, Portugal. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Question Analysis for Querying Biomedical Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Natural Language Interfaces for Web of Data workshop (NLIWoD) - ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping de terminologies diagnostiques en cancérologie par l'intermédiaire du NCI Metathesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fès, Maroc. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drug-class membership in ATC and NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Health Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages collatéraux de la fusion de terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of anticoagulation status with NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISMB'2010 SIG meeting "Bio-ontologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aberystwyth, United Kingdom. pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mapping situées aux niveaux instance et schéma pour l'intégration de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn : An alternative to gene set enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Matématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering functional annotation of multiple gene sets with MOTVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornées ouvertes de biologie informatique et matematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Element Mapping in the Data Privacy Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Konschelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294: Challenges of Trustable AI and Added-Value on Health, IOS Press, pp.332-336, 2022, 978-1-64368-284-6 (print) | 978-1-64368-285-3 (online). </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Methods for Integrating Biomedical Data Sources in a Mediator-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, vol. 5109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-76, 2008, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69828-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un modèle Web sémantique appliqué à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02402050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés aux ressources termino-ontologiques en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Bordeaux, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02379486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fleur Mougin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision support system for pediatric emergency telephone triage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.106012. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2025.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Health Care Data in an Informatics for Integrating Biology & the Bedside (i2b2) Model Persisted Through Elasticsearch: Design, Implementation, and Evaluation in a French University Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e65753. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PED-IA, a CDSS to support decision in pediatrics telephone triage: a crossover evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Manns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Campeotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.110645. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven identification of inconsistencies in clinical data: A case study in lung cancer phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yvon Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.104808. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2025.104808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health for Precision Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0044-1800712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2023.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTREPÔTS DE DONNÉES DE SANTÉ : Quels enjeux avant leur possible tilisation secondaire par les algorithmes d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics for One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.002-006. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OREGANO knowledge graph for computational drug repurposing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.871. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive Digital Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F. Soualmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Imaging Reports for Data Sharing: A Study of Mapping Using RadLex Playbook and LOINC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, pp.312-316. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Relevance of Virtual Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon K. Awuklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Challenges of Trustable AI and Added-Value on Health, 294, pp.322-326. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti220467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Thériaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies in Health Technology and Informatics, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Data, Information, and Knowledge Sharing for Addressing the COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Fultz Hollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (01), pp.004 - 007. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fixed module repertoire for the analysis and interpretation of blood transcriptome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darawan Rinchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Toufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Whalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24584-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning an interface terminology to the Logical Observation Identifiers Names and Codes (LOINC((R)))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMIA open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.ooab035. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jamiaopen/ooab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Food-Drug Interactions in the Theriaque Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Public Health and Informatics, 281, pp.253-257. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn: an alternative to enrichment analysis for annotating gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaa017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamkey Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.189-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for evaluating the impacts of semantic similarity measures on the annotation of gene sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), pp.e0208037. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0208037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 7 (4), pp.189-189. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-018-0097-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a model for disease classification integration in oncology: an approach based on the National Cancer Institute thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-017-0114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating cancer diagnosis terminologies based on logical definitions of SNOMED CT concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.46 - 58. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying biomedical Linked Data with natural language questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.581-599. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-160244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale biomedical texts classification: a kNN and an ESA-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying redundant and missing relations in the Gene Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of termino-ontological resources and text corpora for building a multilingual domain ontology: An application to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Delva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the multiply-related concepts within the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (e2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2013-002227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Cross-Language Approach to Acquire New Mappings between Two Biomedical Terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Artificial Intelligence in Medicine, 7885, pp.221-226. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38326-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.194-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a bilingual Alzheimer's disease terminology acquisition using a parallel corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.179-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Mapping between MedDRA and SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Artificial Intelligence in Medicine, 6747, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22218-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Anemia (and Other Disorders) in SNOMED CT: Comparison of Three Approaches and Practical Implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.527-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing polysemous concepts from a clinical perspective: Application to auditing concept categorization in the UMLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3), pp.440-451. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to integrating phenotype and clinical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified representation of findings in clinical radiology using the UMLS and DICOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lasbleiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Duvauferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (9), pp.621-629. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditing the NCI thesaurus with semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping data elements to terminological resources for integrating biomedical data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (S3), pp.S6. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-7-S3-S6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using WordNet to improve the mapping of data elements to UMLS for data sources integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.574-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence in pharmacovigilance: extracting adverse drug reactions articles from MEDLINE to link them to case databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124, pp.528-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to eliminating cycles in the UMLS Metathesaurus: naïve vs. formal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing method of digital audiovisual medical resources with semantic Web integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2-4), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2004.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying diseases with respect to anatomy: a study in SNOMED CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.91-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the automatic generation of biomedical sources schema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 107 (Pt 2), pp.783-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an indexing search engine for the UMVF: proposal for an indexing method based on Dublin Core and XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.727-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Trained Embeddings for Enhancing Multi-Hop Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akka Zemmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence 2023 Workshop on Knowledge-Based Compositional Generalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the FIDEO ontology with food-drug interactions from online knowledge sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDOS 2023 : International Workshop on Vaccine and Drug Ontology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KOSonto: An ontology for knowledge organization systems, their constituents, and their referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Ontologies 2023 (ICBO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brasilia, Brazil. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing food-drug interactions in the Thériaque database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Depras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Medical Informatics Europe Conference (MIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athens (virtual), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Foods Potentially Involved in Food-Drug Interactions using FoodOn (FIDEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBO 2020 Integrated Food Ontology Workshop (IFOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIDEO: Food Interactions with Drugs Evidence Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Dataset and Methodology for Extracting Application-Specific Taxonomies from the Wikipedia Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Buitelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query selection methods for automated corpora construction with a use case in food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL Workshop on Biomedical Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.115-124, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-5013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations d'entités et de relations sur des résumés d'articles scientifiques pour la détection d'interactions entre aliments et médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bedouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daveluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALMED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic query selection for acquisition and discovery of food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering gene sets annotations with ontology based visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández-Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 st International conference information visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMELO: Medline corpus with manually annotated food-drug interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabanou Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varna, Bulgaria. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26615/978-954-452-044-1_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la SNOMED CT comme support à l'alignement de terminologies diagnostiques en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel Nikiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies (JFO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and executing complex natural language queries across linked data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Sao Paulo, Brazil. pp.815-820, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic extraction of numerical values from unstructured data in EHRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stud Health Technol Inform. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping de terminologies diagnostiques en cancérologie par l'intermédiaire du NCI Metathesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bréchat-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fès, Maroc. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Question Analysis for Querying Biomedical Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Natural Language Interfaces for Web of Data workshop (NLIWoD) - ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A k-nearest neighbor based method for improving large scale biomedical document indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Semantic Mining in Biomedicine (SMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aveiro, Portugal. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing drug-class membership in ATC and NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Health Informatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.437-444, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages collatéraux de la fusion de terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of anticoagulation status with NDF-RT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISMB'2010 SIG meeting "Bio-ontologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aberystwyth, United Kingdom. pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mapping situées aux niveaux instance et schéma pour l'intégration de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSAn : An alternative to gene set enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Matématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering functional annotation of multiple gene sets with MOTVIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aarón Ayllón-Benítez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Quesada Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesualdo Tomás Fernández Breis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornées ouvertes de biologie informatique et matematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Atemezing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Element Mapping in the Data Privacy Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Griffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Konschelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Jouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 294: Challenges of Trustable AI and Added-Value on Health, IOS Press, pp.332-336, 2022, 978-1-64368-284-6 (print) | 978-1-64368-285-3 (online). </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Methods for Integrating Biomedical Data Sources in a Mediator-Based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodenreider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science, vol. 5109</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-76, 2008, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69828-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un modèle Web sémantique appliqué à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02402050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés aux ressources termino-ontologiques en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Bordeaux, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02379486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Manns" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vivien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.106012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yvon Awuklu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Fultz Hollis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon K. Awuklu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gandon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Nikiema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooab035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726541" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0097-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-160244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Br&#233;chat-Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0114-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.08.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_33" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H0GNCBCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22218-4_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4XMXDWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodenreider" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2009.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lasbleiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.11.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0217K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-S3-S6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2004.04.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGDLCX3C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477069v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drance" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nikiema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thiessard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanou Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-044-1_010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bigeard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110413" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Konschelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220469" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69828-9_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1ZKWN14-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02402050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379486v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Manns" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Campeotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vivien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2025.106012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65753" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vivien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yvon Awuklu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Fultz Hollis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1800712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768757" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon K. Awuklu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cossin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti220467" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742540" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Cabon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gandon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Depras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726541" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Altman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baldwin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Toufiq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Whalen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24584-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Nikiema" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooab035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lalanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Ayll&#243;n-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-018-0097-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Br&#233;chat-Huet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0114-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.08.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-160244" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2013-002227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38326-7_33" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H0GNCBCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22218-4_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H4XMXDWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodenreider" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135073v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2009.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lasbleiz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvauferrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.11.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4P0217K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-S3-S6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2004.04.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGDLCX3C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lor&#233;al" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drance" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nikiema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daveluy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thiessard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez-Breis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Quesada Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591691v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanou Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26615/978-954-452-044-1_010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bigeard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110413" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380907v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesualdo Tom&#225;s Fern&#225;ndez Breis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990404v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Konschelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220469" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987891v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69828-9_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C1ZKWN14-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02402050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02379486v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>