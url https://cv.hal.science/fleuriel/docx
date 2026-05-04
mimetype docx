--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -315,3000 +315,3078 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ces juristes qui nous gouvernent. Sociographie d’un corps d’experts invisible : le cas de la convention collective nationale du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 155 (2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.155.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeux olympiques de Paris 2024 : une politique de l’événementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 64 (1), pp.13-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.064.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport de haut niveau : l’insécurité comme doctrine managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 35 (2), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.035.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">si j'ai une opportunité… » Un bénévolat pas tout à fait désintéressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 64 (1), pp.173-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.064.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Font-Romeu dans tous ses états.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03626052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les sportifs du lycée de Font-Romeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, pp. 30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03626067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font-Romeu (1964–1972): A Review of the Social Conditions Behind the Creation of an “International” Sports Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03626067v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Bruno Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/shr.2021-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03810287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impensables travailleurs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 401, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02866163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre national d'entrainement en altitude de Font-Romeu : réfraction locale d'une politique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03053558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insaisissable groupe des entraîneurs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Entraineur de haut niveau : l'homme aux mille casquettes, 180 (11), pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01647865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le dialogue social fait au sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, https://www.cairn.info/revue-sciences-sociales-et-sport-2017-1-p-141.htm. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.010.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01536366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre marché du travail et de l’emploi sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le sport aux frontières du marché du travail, 27, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport professionnel saisi par sa convention collective : genèse d’une définition singulière (France, 1995-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254, pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser l’alternative amateurs/professionnels. Programme pour une histoire sociale des sportifs au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254, pp.3 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.254.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations professionnelles dans le sport : un processus inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le sport aux frontières du marché du travail, 27, pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2016, Le sport aux frontières du marché du travail, 27, pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dépasser l’alternative amateurs/professionnels. Programme pour une histoire sociale des sportifs au travail</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportifs au travail en Europe (XXe-XXIe siècles) (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254, pp.3 - 12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Le Mouvement social, 254, pp.3-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sportifs sans qualité ? Genèse du modèle étatique de production de l’élite sportive française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (4), pp.422-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chômage dans le rugby ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Faire de la sociologie économique avec Pierre Bourdieu, 1 (13), pp.151-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.013.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.013.0151⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01145038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contractuel, l’entrepreneur, l’assisté : trois figures du travailleur sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Espaces Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Recomposition des mondes du travail, 33, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que dialoguer veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Localiser le passé, 3 (92), pp.127-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile professionnalisation des journalistes de sport. Entretien avec Jacques Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Université sportive d'été</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.199-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations sportives, mobilisations collectives : conditions de possibilité et d’impossibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.119-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.005.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The condition of high-performance athletes in France since the Mazeaud Law of 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (18), pp.2707-2725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2011.611928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconversion paradoxale des sportifs français : Premiers enseignements d’une enquête sur les sélectionnés aux jeux olympiques de 1972 et 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.115-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.004.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vocation artistique à la précarité : devenir professeur de danse jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15, pp.137-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soart.015.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for a successful career change among elite athletes in France: a case study of a French rugby player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (2), pp.173-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02614360902774589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sport et médecine : de la formation à la pratique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.73-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.271.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sss.271.0073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01145232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail bénévole et marché du travail sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Splendeurs et misères du travail associatif, 5, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02386520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profound mutation: The advent of professional rugby in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (1), pp.35-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523360601005397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dénié et les jeux olympiques : entre passions et intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (63), pp.85-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.063.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertus généalogiques du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision enchantée de la vie professionnelle. L’éthique à l’épreuve des conditions de travail sportif et journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unusual Cultural Product: French Billiards - Scholarly Game and Recreational Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Sport Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (2), pp.45-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/713999858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision désenchantée du rugby d'élite. Saint Claude dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Création sociale : sociétés cultures imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Sociologie du sport, 8, pp.73-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et processus d'aide à la décision : une évaluation des pratiques de performances des joueurs d'élite de la Fédération française de billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5, pp.119 - 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of resistance to the economic hold on sport: A national spirit versus the world market – the case of French rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Sport Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (1), pp.25-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14610989908721827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de résistance à l’emprise économique sur le sport : un &amp;quot;esprit national&amp;quot; face au marché mondial. Le cas du rugby français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 88, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3318,564 +3396,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profession : videur. Une force d’interposition a-normale (transcription)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déjouer les normes, négocier par corps : engagements corporels et productions normatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIPS - Université Rennes 2, Apr 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05046387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital corporel et sportif des videurs : une compétence gratuite et invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès international de 3 SLF : Les marchandisations du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05122330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail et des jeux : que fait le travail à l’espace des sports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04021330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre national d’entrainement en altitude de Font Romeu : réfraction locale d’une politique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès international de la société de sociologie du sport de langue française : Pratiques sportives, logiques sociales et enjeux territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des STAPS de Bordeaux, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02139394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Centre National d’Entraînement en Altitude de Font-Romeu : histoire d’un double paradoxe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de la Cité préolympique de Font-Romeu, Font-Romeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents de production et de reproduction de l’élite sportive : un état des lieux comparatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf cette saison coach ? Renouvellement d’une élite du football et de ses pratiques professionnelles à l’usage de la comparaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHERPAS, équipe 3 URePSSS (E.A 7369), Université d’Artois, Jun 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sport et médecine : l'étonnante hétérogénéité professionnelle de la médecine du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de la société de sociologie du sport de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SSSLF, May 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3885,466 +3963,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention collective nationale du sport. Un droit sur mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble, pp.148, 2021, 9782706149009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03206380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.284, 2021, 9782757432402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
+                <w:t xml:space="preserve">halshs-03141948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Croquant, 2010, 9782914968706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportifs en danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.284, 2021, 9782757432402</w:t>
+              <w:t xml:space="preserve">Editions du Croquant, pp.109, 2008, 978-2914968386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions du Croquant, 2010, 9782914968706</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport de haut niveau en France. Sociologie d'une catégorie de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 2004, 9782706112123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions du Croquant, pp.109, 2008, 978-2914968386</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">100 Paris-Roubaix, patrimoine d'un siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2002, 9782859397586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01157761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4354,1723 +4432,1723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples vies de l’éducateur sportif ou la vie comme un mille-feuille. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Le Yondre. Passion précaire. Sociologie des éducateurs sportifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-12, 2026, Lien social et vulnérabilités, 9782848326207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05456601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport. Une remarquable stabilité, une étonnante plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Gaillard; Nicolas Journet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anthropologie. Objets. Histoire. Courants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277‑282, 2022, 978-2-36106-570-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03686329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion. Prendre l'incorporation au sérieux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Une incorporation multiple et une</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.263-281, 2021, 9782757432402</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-24, 2021, 9782757432402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les matrices corporelles de l'écriture littéraire: enquête dans des &amp;quot;ateliers d'écritures&amp;quot;, dans Ce qu'incorporer veut dire, ed. Septentrion, sous la direction de : S/. Fleuriel, JF Goubet, S. Mierzejewski, M. Chotté</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Prendre l'incorporation au sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuriel; Jean-François Goubet; Stéphan Mierzejewski; Manuel Schotté. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuriel; Jean-Fançois Goubet; Stéphan Mierzejewski; Manuel Schotté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2021, 978-2757432402</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.263-281, 2021, 9782757432402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Une incorporation multiple et une</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matrices corporelles de l'écriture littéraire: enquête dans des &amp;quot;ateliers d'écritures&amp;quot;, dans Ce qu'incorporer veut dire, ed. Septentrion, sous la direction de : S/. Fleuriel, JF Goubet, S. Mierzejewski, M. Chotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuriel; Jean-François Goubet; Stéphan Mierzejewski; Manuel Schotté. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-24, 2021, 9782757432402</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2021, 978-2757432402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hic et Nunc : le travail du corps des sportifs de haut niveau, un travail sans lendemain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les assises du corps transformé. Le corps sportif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, 2014, 978-2-84874-410-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01157789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris–Roubaix : l’imaginaire, le politique et le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre du patrimoine. Un nouveau modèle de développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.441-458, 2012, 978-2-296-54964-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La course cycliste Paris-Roubaix : un enjeu patrimonial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de nos régions : ruine ou richesse future ? Exemples de dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-81, 2011, 978-2-296-13169-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et souffrance : le sport au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chimot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cacouault-Bitaud, Marlaine; Charles, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle mixité dans les formations et les groupes professionnels ? : enquêtes sur les frontières et le mélange des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, pp.193-208, 2011, Savoir et formation : série genre et éducation, 978-2-296-55459-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports de genre et souffrance au travail dans l’univers sportif : le cas de Valérie, entraîneuse d’une équipe féminine nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chimot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle mixité dans les formations et les groupes professionnels ? Enquêtes sur les frontières et le mélange des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.197-207, 2011, 978-2-296-55459-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport et la fabrication du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A propos de la science. Science et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.202-218, 2011, 978-2-296-56214-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de genre et souffrance au travail dans l’univers sportif : le cas de Valérie, entraîneuse d’une équipe féminine nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chimot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle mixité dans les formations et les groupes professionnels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.193-207, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/har.rinau.2011.01.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03810297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Cécillon&amp;quot;. Un grain de sable dans la mécanique sociale du monde rugbystique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.181-200, 2010, 9782914968706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissement sportif et enjeux sociaux. Formation, valeur et conversion du capital sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.5-16, 2010, 9782914968706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux olympiques : un modèle de dénégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée National du Sport. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeux Olympiques. Fierté nationale et enjeu mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.81-88, 2008, 9782758800071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants en EPS. Premiers enseignements d’une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Dorvillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS, Une discipline et des profs en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS régionale de Lille, pp.23-34, 2008, 978-2-9527864-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse : entre sociologie de l’art et sociologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts et de la culture. Un état de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.301-315, 2006, 2-296-00578-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le billard français d’élite dans le Nord : sociologie d’un syllogisme paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport en Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.61-79, 2006, 9782859399344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil de la course : positions, visions et représentations des spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 Paris-Roubaix, patrimoine d’un siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.29-52, 2002, 9782859397586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation de service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RUNOPES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’emploi sportif en France : situation et tendances d’évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition AFRAPS, pp.209-220, 2002, 2-910448-09-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6080,162 +6158,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux olympiques. Des athlètes précaires au service de dirigeants vertueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.33-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.015.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit double bind ? Dites-moi fou plutôt !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.527-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02386574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6245,95 +6323,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution sportive du &amp;quot;Noble Jeu&amp;quot; : le billard carambole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fédération Française de Billard. 2000, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01157803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6343,114 +6421,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport de haut niveau ou sport d'élite ? La raison culturelle contre la raison économique : sociologie des stratégies de contrôle d'Etat de l'élite sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Nantes, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01157713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6597,51 +6675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Papin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schott&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.010.0141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0151" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pureur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.005.0119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2011.611928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.004.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614360902774589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360601005397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.063.0085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713999858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145347v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14610989908721827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goubet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mierzejewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chimot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rinau.2011.01.0193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.015.0033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01157713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.155.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.010.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pureur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.005.0119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2011.611928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.004.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614360902774589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360601005397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.063.0085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713999858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14610989908721827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mierzejewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chimot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rinau.2011.01.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.015.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01157713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>