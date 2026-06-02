--- v1 (2026-05-04)
+++ v2 (2026-06-02)
@@ -427,105 +427,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05573555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux olympiques de Paris 2024 : une politique de l’événementiel</w:t>
+                <w:t xml:space="preserve">si j'ai une opportunité… » Un bénévolat pas tout à fait désintéressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.13-23. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.064.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.064.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04604790v1</w:t>
+                <w:t xml:space="preserve">halshs-04603292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport de haut niveau : l’insécurité comme doctrine managériale</w:t>
               </w:r>
@@ -583,105 +583,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">si j'ai une opportunité… » Un bénévolat pas tout à fait désintéressé</w:t>
+                <w:t xml:space="preserve">Les jeux olympiques de Paris 2024 : une politique de l’événementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.173-182. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 64 (1), pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.064.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.064.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04603292v1</w:t>
+                <w:t xml:space="preserve">halshs-04604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Font-Romeu dans tous ses états.</w:t>
               </w:r>
@@ -1106,1240 +1106,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03053558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que le dialogue social fait au sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, https://www.cairn.info/revue-sciences-sociales-et-sport-2017-1-p-141.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.010.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01536366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’insaisissable groupe des entraîneurs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Entraineur de haut niveau : l'homme aux mille casquettes, 180 (11), pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01647865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations professionnelles dans le sport : un processus inachevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le sport aux frontières du marché du travail, 27, pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser l’alternative amateurs/professionnels. Programme pour une histoire sociale des sportifs au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254, pp.3 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.254.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportifs au travail en Europe (XXe-XXIe siècles) (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mouvement social, 254, pp.3-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre marché du travail et de l’emploi sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le sport aux frontières du marché du travail, 27, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01376717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport professionnel saisi par sa convention collective : genèse d’une définition singulière (France, 1995-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sportifs au travail en Europe (XXe-XXIe siècles), 254, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01314400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sportifs sans qualité ? Genèse du modèle étatique de production de l’élite sportive française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (4), pp.422-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2015.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chômage dans le rugby ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Faire de la sociologie économique avec Pierre Bourdieu, 1 (13), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.013.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contractuel, l’entrepreneur, l’assisté : trois figures du travailleur sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Recomposition des mondes du travail, 33, pp.43-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que dialoguer veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Localiser le passé, 3 (92), pp.127-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile professionnalisation des journalistes de sport. Entretien avec Jacques Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Université sportive d'été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.199-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02390414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations sportives, mobilisations collectives : conditions de possibilité et d’impossibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, https://www.cairn.info/revue-sciences-sociales-et-sport-2017-1-p-141.htm. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsss.010.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5, pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.005.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The condition of high-performance athletes in France since the Mazeaud Law of 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (18), pp.2707-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2011.611928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...781 lines deleted...]
-                <w:t xml:space="preserve">Mobilisations sportives, mobilisations collectives : conditions de possibilité et d’impossibilité</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconversion paradoxale des sportifs français : Premiers enseignements d’une enquête sur les sélectionnés aux jeux olympiques de 1972 et 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.119-122. </w:t>
-[...180 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.115-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsss.004.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2425,209 +2425,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre sport et médecine : de la formation à la pratique médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.73-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.271.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The quest for a successful career change among elite athletes in France: a case study of a French rugby player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (2), pp.173-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02614360902774589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145342v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail bénévole et marché du travail sportif</w:t>
               </w:r>
@@ -3971,190 +3971,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.284, 2021, 9782757432402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La convention collective nationale du sport. Un droit sur mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble, pp.148, 2021, 9782706149009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03206380v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-03141948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
               </w:r>
@@ -4618,64 +4618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Une incorporation multiple et une</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4726,64 +4726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Prendre l'incorporation au sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,64 +4838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matrices corporelles de l'écriture littéraire: enquête dans des &amp;quot;ateliers d'écritures&amp;quot;, dans Ce qu'incorporer veut dire, ed. Septentrion, sous la direction de : S/. Fleuriel, JF Goubet, S. Mierzejewski, M. Chotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,191 +5505,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03810297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Cécillon&amp;quot;. Un grain de sable dans la mécanique sociale du monde rugbystique français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+                <w:t xml:space="preserve">Investissement sportif et enjeux sociaux. Formation, valeur et conversion du capital sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Vincent</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Croquant, pp.181-200, 2010, 9782914968706</w:t>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.5-16, 2010, 9782914968706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158045v1</w:t>
+                <w:t xml:space="preserve">halshs-01158047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement sportif et enjeux sociaux. Formation, valeur et conversion du capital sportif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
+                <w:t xml:space="preserve">L’affaire Cécillon&amp;quot;. Un grain de sable dans la mécanique sociale du monde rugbystique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellences sportives. Economie d’un capital spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Croquant, pp.5-16, 2010, 9782914968706</w:t>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.181-200, 2010, 9782914968706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158047v1</w:t>
+                <w:t xml:space="preserve">halshs-01158045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux olympiques : un modèle de dénégation</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Schotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mierzejewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Dorvillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS, Une discipline et des profs en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS régionale de Lille, pp.23-34, 2008, 978-2-9527864-2-3</w:t>
@@ -5841,165 +5841,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le billard français d’élite dans le Nord : sociologie d’un syllogisme paradoxal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport en Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.61-79, 2006, 9782859399344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La danse : entre sociologie de l’art et sociologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts et de la culture. Un état de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.301-315, 2006, 2-296-00578-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158063v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil de la course : positions, visions et représentations des spectateurs</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.155.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.010.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pureur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.005.0119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2011.611928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.004.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614360902774589" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360601005397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.063.0085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713999858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14610989908721827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mierzejewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chimot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rinau.2011.01.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.015.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01157713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.155.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.035.0073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626067v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2021-0019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.010.0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schott&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03179981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.013.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pureur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.005.0119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2011.611928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.004.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.015.0137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614360902774589" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360601005397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.063.0085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713999858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14610989908721827" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goubet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mierzejewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raspaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chimot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rinau.2011.01.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.015.0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01157713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>