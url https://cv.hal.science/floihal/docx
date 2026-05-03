--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage, service civique, stages… Les politiques d’insertion des jeunes, entre promesses d’embauche et faux espoirs</w:t>
+                <w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Markou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Djavadi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiann-Bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.6wwdyffer⟩</w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408580v1</w:t>
+                <w:t xml:space="preserve">hal-05244418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprentissage, service civique, stages… Les politiques d’insertion des jeunes, entre promesses d’embauche et faux espoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thiann-Bo</w:t>
+                <w:t xml:space="preserve">Aurélie Djavadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6wwdyffer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244418v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le salariat syndical déstabilise les militant·es : le cas d'ASSO</w:t>
               </w:r>
@@ -409,51 +409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au sein, au seuil et au-delà du salariat : les dimensions politiques du salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service civique au service de l’insertion des jeunes Réunionnais·es ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement citoyen, un enjeu républicain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -684,277 +684,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social, Economic, and Structural Developments of the League of Education</w:t>
+                <w:t xml:space="preserve">La fabrique des e-usagers. Politiques et pratiques de l'accès au droit et de ses dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lancien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joël Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actu Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346618v1</w:t>
+                <w:t xml:space="preserve">hal-05189818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des e-usagers. Politiques et pratiques de l'accès au droit et de ses dispositifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Social, Economic, and Structural Developments of the League of Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actu Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2023.410104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05189818v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de l’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1001,51 +1001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volontaires au service de l’État en Guadeloupe : la construction paradoxale de la blanchité des jeunes Français·es de l’Hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (2), pp.44-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de l’intérêt général. Usages et (ré)appropriations différenciées du service civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (9), pp.51-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation empêchée et bénévolisation du travail des tuteurs de service civique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (2), pp.147-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,51 +1226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi sert vraiment le service civique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://laviedesidees.fr/A-quoi-sert-vraiment-le-service-civique-5085.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capes rouges et bonnets blancs : une « contagion iconographique » de The Handmaid’s Tale au service d’une internationalisation des mobilisations féministes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’engagement ou d’employabilité ? Concurrences au sein des programmes de volontariat à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.63-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1464,51 +1464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les volontariats internationaux contribuent-ils à l’autonomie des jeunes Réunionnais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, freins et mise en œuvre des programmes de mobilité en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des professionnels face aux freins à la mobilité des jeunes ultramarins : l’exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service civique crée-t-il un nouveau cadre de travail dans le secteur associatif français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du volontariat au &amp;quot;service civique &amp;quot;, l’exemple français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du volontariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'instruction militaire à l'éducation populaire, que reste-t-il de l'objection de conscience dans le service civique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (1), pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2023,91 +2023,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences et conditions de travail des usager.es du CEJ : quelle(s) influence(s) sur leur rapport au travail et à l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Manez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,152 +2152,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 15 à 20 h d'activité dans le Contrat d'engagement jeunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les 15 à 20 heures d’activités dans le Contrat d’engagement jeune : un changement d’environnement pour les conseillères en Missions locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Manez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Océane Vilches</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Legreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Des chômeur.ses au travail ? Activités quotidiennes, pratiques et rapports à l'Etat des sans emplois en contexte d'activation au prisme des rapports sociaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Dauphine, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès « Environnement(s) et inégalités » RT6 Politiques sociales, Protection sociale et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554504v1</w:t>
+                <w:t xml:space="preserve">hal-05592699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences et conditions de travail des usager·es du CEJ : quelle(s) influence(s) sur leur rapport au travail et à l’emploi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Manez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,241 +2338,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État &amp; les travailleureuses, 5ème colloque international du GIS GESTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Oct 2025, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le salariat syndical déstabilise les militant·es : le cas d’ASSO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les 15 à 20 h d'activité dans le Contrat d'engagement jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Manez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vilches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Les collaborateurs des directions syndicales et patronales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Des chômeur.ses au travail ? Activités quotidiennes, pratiques et rapports à l'Etat des sans emplois en contexte d'activation au prisme des rapports sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Dauphine, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922582v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du workfirst au workfare ? La genèse du Contrat d’engagement jeune (CEJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brusadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Legreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Journée du Céreq au LEST, Vers un workfare à la française ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST; Céreq, May 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le salariat syndical déstabilise les militant·es : le cas d’ASSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Les collaborateurs des directions syndicales et patronales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en place du service civique à l'hôpital public et ses effets sur la professionnalité des travailleur.se.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études "Pour une sociologie publique de l'hôpital: travail, mobilisations et construction des savoirs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2556,91 +2785,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et frontières du salariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,133 +2888,133 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 222 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la mobilité internationale des jeunes d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'action - Jeunesses, pratiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2795,623 +3024,623 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes ont un autre rapport au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.159-166, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les volontaires « ambassadeurs du livre » dans les écoles de lyon : une « ressource » partagée entre les politiques de la ville, de l’éducation et de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BESSE L.; LESCURE de E; PORTE E. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’éducation populaire et de l’animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INJEP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-53, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la citoyenneté pour s’intégrer : comment le service civique favorise-t-il l’accueil des primo-arrivant·es ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux; Meryem Youssoufi (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières de la citoyenneté. Enjeux de l’accueil des primo-arrivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Faculté des Lettres et des Sciences Humaines d'Agadir, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements féministes et mobilisations improbables dans The Handmaid’s Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Daniellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taïeb E.; Lefebvre R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séries politiques, Le pouvoir entre fiction et vérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck supérieur, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à l’emploi associatif à l’emploi aidé : les usages du service civique dans un contexte de crise du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arborio A.M.; Bouffartigue P.; Lamanthe A. (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise(s) et mondes du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.227-241, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service civique, négation du statut de travailleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casta A.; Porte E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autonomie en mouvements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepses, pp.195-212, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation et animateurs dans la Ligue de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camus, Jérôme; Lebon, Francis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sociologiques sur l’animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FONJEP; La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-55, 2015, 978-2-11-009844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01271272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3421,91 +3650,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service civique par et pour les réfugié.es : l'intégration par le volontariat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,526 +3744,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conseiller(ères) et des jeunes : usages, parcours et pratiques d’accompagnement autour du CEJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brusadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valorisation de la recherche n°27, DARES. 2026, pp.346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05474572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des e-usagers. Politiques et pratiques de l’accès au droit et de ses dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19.33, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2022, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03965612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faut voir où il y a urgence ! » : Développement et usages du service civique dans les services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rétif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Injep. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Ambassadeurs du Livre à Lyon : Des volontaires de l’AFEV en résidence dans les écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvère Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association de la Fondation Étudiante pour la Ville (AFEV). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les engagements volontaires et la coopération internationale dans un contexte ultramarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Volontaires. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4181,51 +4410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05408580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6wwdyffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddad&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14979" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.081.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02356600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05549753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Manez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/wp-content/uploads/2021/05/rapport-2021-08-Fabrique-de-leduca-pop.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Daniellot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fonjep.org/Accueil/Accueil.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusadelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05408580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6wwdyffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddad&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14979" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.072.0028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.032.0147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.081.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02356600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.042.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05549753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Manez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cayol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05554504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusadelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Angot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/wp-content/uploads/2021/05/rapport-2021-08-Fabrique-de-leduca-pop.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Daniellot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fonjep.org/Accueil/Accueil.aspx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03806328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>