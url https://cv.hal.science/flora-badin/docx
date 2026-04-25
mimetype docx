--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -256,247 +256,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t>
+                <w:t xml:space="preserve">De disons à on va dire : modaliser le dire en micro-diachronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamma</w:t>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Chen</w:t>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462992v1</w:t>
+                <w:t xml:space="preserve">halshs-05448993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De disons à on va dire : modaliser le dire en micro-diachronie</w:t>
+                <w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+                <w:t xml:space="preserve">Badreddine Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+                <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238 (2)</w:t>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05448993v1</w:t>
+                <w:t xml:space="preserve">hal-05462992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,248 +766,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French partial interrogatives: a microdiachronic corpus study of variation and new perspectives in a refined pragmatics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/19589514-05102010⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03265843v1</w:t>
+                <w:t xml:space="preserve">halshs-03133017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French partial interrogatives: a microdiachronic corpus study of variation and new perspectives in a refined pragmatics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.179-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/19589514-05102010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03133017v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t>
               </w:r>
@@ -1218,277 +1218,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
+                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473936v1</w:t>
+                <w:t xml:space="preserve">halshs-05031145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
+                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05031145v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,273 +1624,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
+                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Gemmeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475012v1</w:t>
+                <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESLO for FFL in a university context: selection, annotation and accessibility of the ESLO-FLEU sub-corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
+                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04478387v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,290 +1935,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre un grand corpus oral accessible pour la didactique du FLE : le projet ESLO-FLEU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ESLO for FFL in a university context: selection, annotation and accessibility of the ESLO-FLEU sub-corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Britta Thörle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. pp.319-325</w:t>
+              <w:t xml:space="preserve">Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04478301v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04478387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisse Christophe</w:t>
+                <w:t xml:space="preserve">Rendre un grand corpus oral accessible pour la didactique du FLE : le projet ESLO-FLEU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Britta Thörle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11es Journées internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. pp.319-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255174v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04478301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Krimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cloiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,329 +2501,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
+                <w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia Soroli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Balvet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091629v1</w:t>
+                <w:t xml:space="preserve">hal-03482181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t>
+                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariame Maarouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482181v1</w:t>
+                <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,260 +2855,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
+                <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ganaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03405061v1</w:t>
+                <w:t xml:space="preserve">hal-04071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071897v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03405061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t>
               </w:r>
@@ -3183,626 +3183,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d'expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à ltextquoterightétude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01967486v1</w:t>
+                <w:t xml:space="preserve">hal-04071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus oral de l'arabe tunisien : une ressource essentielle pour l'étiquetage morphosyntaxique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yossra Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d'expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALAf 2018 : Traitement automatique des langues africaines (écrit et parole)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à ltextquoterightétude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03520893v1</w:t>
+                <w:t xml:space="preserve">halshs-01967486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana R Luis</w:t>
+                <w:t xml:space="preserve">Constitution d'un corpus oral de l'arabe tunisien : une ressource essentielle pour l'étiquetage morphosyntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossra Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugène Tavares</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t>
+              <w:t xml:space="preserve">TALAf 2018 : Traitement automatique des langues africaines (écrit et parole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02072946v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d’expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+                <w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962463v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d’expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071789v1</w:t>
+                <w:t xml:space="preserve">hal-01962463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser le processus d’écriture d’un scripteur de haut niveau. Repérage automatique des opérations de réécriture à l’aide du logiciel MEDITE : intérêt et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude, APR ECRISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521006v1</w:t>
+                <w:t xml:space="preserve">halshs-03622664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3811,482 +3828,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+                <w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Traverso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
+              <w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773621v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773625v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser le processus d’écriture d’un scripteur de haut niveau. Repérage automatique des opérations de réécriture à l’aide du logiciel MEDITE : intérêt et limites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Comte</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, APR ECRISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03622664v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoon une plateforme pour la conservation et la diffusion de ressources orales en sciences humaines et sociales</w:t>
               </w:r>
@@ -4524,51 +4524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus du kriol à l'épreuve du TAL pour l'étude de la variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,51 +5019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passif à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,51 +5296,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A97080FE"/>
+    <w:nsid w:val="4271F0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +5712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6324-3877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257572023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269521000016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarah Tahar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Th&#246;rle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Comte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465258v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tardif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6324-3877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257572023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269521000016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarah Tahar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Th&#246;rle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465258v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tardif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>