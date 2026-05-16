--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -222,51 +222,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,856 +351,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05448993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation de l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lian Chen</w:t>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.231.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462992v1</w:t>
+                <w:t xml:space="preserve">halshs-05448932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
+                <w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05095883v2</w:t>
+                <w:t xml:space="preserve">hal-05462992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaisons variables et pataquès dans un corpus de chansons de tradition orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasparde Coutanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les articles de données en.. (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dc.15795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255250v1</w:t>
+                <w:t xml:space="preserve">halshs-05095883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liaisons variables et pataquès dans un corpus de chansons de tradition orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasparde Coutanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La liaison entre oral et écrit, 219 (3), pp.49-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313869v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t>
+                <w:t xml:space="preserve">Les données orales en linguistique : questions éthiques et cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Kanaan-Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.158-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.7496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03133017v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French partial interrogatives: a microdiachronic corpus study of variation and new perspectives in a refined pragmatics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (2), pp.179-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-05102010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Ploog</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03147171v1</w:t>
+                <w:t xml:space="preserve">halshs-03133017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures et construction du soin dans le parcours de soin pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Perspectives D'interventions En Linguistique Appliquée : Quelles Réponses Face Aux Besoins Sociétaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La liaison dans un corpus de hits francophones (1956–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasparde Coutanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.131-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269521000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1210,1607 +1314,1607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
+                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chaû Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05031145v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'accompagnement à la gestion des corpus en sciences du langage : questions éthiques et cadre juridique</w:t>
+                <w:t xml:space="preserve">D'ESLO à ESLO-FLEU : enjeux méthodologiques de la structuration de données pour la linguistique et la didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique LIFT (Linguistique Informatique, Formelle et de Terrain) 2, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les articles de données en science humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473936v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05031145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie de la liaison en français à l’épreuve de chants de tradition orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasparde Coutanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Neveu; S. Prévost; A. Steuckardt; G. Bergounioux; G. Philippe; G. Merminod, Jul 2024, Lausanne, Suisse. pp.09004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202419109004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gemmeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255174v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison dans un module d'ESLO-FLEU : mise en œuvre pour un cours de phonologie du français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Julien Da cruz lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475012v1</w:t>
+                <w:t xml:space="preserve">hal-04144287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quecj : un outil pour soutenir les pratiques éthiques autour des corpus linguistiques (consortium Corli 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESLO for FFL in a university context: selection, annotation and accessibility of the ESLO-FLEU sub-corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-Num 2023. Conférence : Problématiques juridiques et éthiques des données numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IR* Huma-Num, Jun 2023, Ecully, France</w:t>
+              <w:t xml:space="preserve">Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144287v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04478387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESLO for FFL in a university context: selection, annotation and accessibility of the ESLO-FLEU sub-corpus</w:t>
+                <w:t xml:space="preserve">Rendre un grand corpus oral accessible pour la didactique du FLE : le projet ESLO-FLEU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Britta Thörle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11es Journées internationales de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. pp.319-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04478387v1</w:t>
+                <w:t xml:space="preserve">halshs-04478301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre un grand corpus oral accessible pour la didactique du FLE : le projet ESLO-FLEU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Sarah Tahar</w:t>
+                <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées internationales de Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. pp.319-325</w:t>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04478301v1</w:t>
+                <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des liaisons lors de lectures partagées – Une étude exploratoire à partir du module « Livres pour enfants » d’ESLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française (CMLF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orleans, France. pp.09006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213809006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravioli : un corpus oral annoté en valeurs injonctives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOING@DEFT : utilisation de lexiques pour une classification efficace de cas cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521076v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOING@DEFT : utilisation de lexiques pour une classification efficace de cas cliniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ravioli : un corpus oral annoté en valeurs injonctives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Krimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cloiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.41-53</w:t>
+              <w:t xml:space="preserve">AFLS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265924v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariame Maarouf</w:t>
+                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Soroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482181v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Chunk Different Kind of Spoken Discourse: Challenges for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.5164-5168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091629v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunker différents types de discours oraux : défis pour l’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariame Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,1682 +2929,1682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des liaisons et des corpus : apports d’une étude sur le changement linguistique en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées de linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03405061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l’objet de soin dans le parcours de soin pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d'expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à ltextquoterightétude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071789v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d'expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+                <w:t xml:space="preserve">Constitution d'un corpus oral de l'arabe tunisien : une ressource essentielle pour l'étiquetage morphosyntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossra Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hriba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à ltextquoterightétude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">TALAf 2018 : Traitement automatique des langues africaines (écrit et parole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967486v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus oral de l'arabe tunisien : une ressource essentielle pour l'étiquetage morphosyntaxique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yossra Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Hriba</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALAf 2018 : Traitement automatique des langues africaines (écrit et parole)</w:t>
+              <w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520893v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus oral transcrit de kriol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana R Luis</w:t>
+                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d’expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALAf 2018 : Traitement Automatique des Langues Africaines.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02072946v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler un grand corpus oral pour la textométrie : retour d’expérience en vue de favoriser le développement de nouvelles fonctionnalités logicielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annoter un corpus oral multicouche en chunks : l’approche de la linguistique outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l'étude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux Apports à l'étude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique UMR 7270, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962463v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser le processus d’écriture d’un scripteur de haut niveau. Repérage automatique des opérations de réécriture à l’aide du logiciel MEDITE : intérêt et limites.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Comte</w:t>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, APR ECRISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03622664v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dugua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatiser l'analyse prosodique des corpus oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FLORAL 2017 – Accessibilité, représentations et analyses des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SegCor : Quelles unités pour la segmentation d’un corpus d’interactions en français et en allemand ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLORAL – Accessibilité, représentations et analyses des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773621v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegCor : vers une segmentation multiniveaux pour le français parlé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Etienne</w:t>
+                <w:t xml:space="preserve">Modéliser le processus d’écriture d’un scripteur de haut niveau. Repérage automatique des opérations de réécriture à l’aide du logiciel MEDITE : intérêt et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Syntaxe et discours III – Types d’unités et procédures de segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Lefeuvre; Marie-José Béguelin; Gilles Corminboeuf, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude, APR ECRISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773625v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03622664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoon une plateforme pour la conservation et la diffusion de ressources orales en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign language corpora for analysis, processing and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Choisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4510,206 +4614,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI EURALEX International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus du kriol à l'épreuve du TAL pour l'étude de la variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4719,283 +4823,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire en sixième un texte explicatif en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneeberger P.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niwese, M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et difficultés des élèves à l’entrée au collège. Résultats de la recherche ÉCRICOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang «Editions scientifiques internationales »., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCRIRE EN SIXIÈME UN TEXTE EXPLICATIF EN SCIENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résultats de la recherche ÉCRICOL. Peter Lang «Editions scientifiques internationales ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5005,117 +5109,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passif à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5125,154 +5229,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la dimension langagière dans l'évaluation d'écrits explicatifs d'élèves en classe de sixième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, BRUXELLES, Belgique. pp.451-460, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5282,138 +5386,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 238 (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5481,51 +5585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4271F0DF"/>
+    <w:nsid w:val="49DC804A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5712,51 +5816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6324-3877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257572023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269521000016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarah Tahar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Th&#246;rle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465258v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tardif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6324-3877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257572023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095883v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15795" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasparde Coutanson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05102010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269521000016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Cha&#251; Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gemmeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarah Tahar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Th&#246;rle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04106450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fallon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Maarouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hriba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roug&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Luis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Tavares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Comte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bolot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chetelat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delorme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465258v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tardif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>