--- v1 (2026-03-24)
+++ v2 (2026-04-15)
@@ -407,378 +407,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qui se rétablit ? Réflexion sur la place de la perception, du temps et de la norme dans la notion de rétablissement en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (154), pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.154.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard philosophique sur le don d’organes du vivant et les particularités du don croisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.342.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporalités et incertitudes dans le travail de relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Libois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 3-4 (3), pp.4-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.233.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lps.233.0004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04322653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’heure du malade – temporalité et altérité dans le soin psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3-4 (3), pp.21-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lps.233.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272857v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04270639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : La médecine dans la pensée d'E. Levinas</w:t>
               </w:r>
@@ -1706,601 +1706,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui se sent vulnérable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnes âgées et en situation de handicap : vulnérables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre universitaire Tarn-et-Garonne, Mar 2024, Montauban, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A moment of reflection : philosophical foundations of internationalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Van Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting EAIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for International Education, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique du soin critique paramédical entre attentes institutionnelles et implication personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie prendre soin ou accompagner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'éthique RESO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réso Résilience Occitanie, Nov 2024, Saint-Jean, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouement des corps dans les gestes du soin critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité en santé : penser le corps et le temps du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flora Bastiani; Charlotte Piarulli; Élisa Calvet, Mar 2024, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/j50y-f121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard clinique à l’épreuve de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement en fin de vie dans le champ du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du Cancer (InCa), Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie soigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des structures éthiques régionales « Comment et par qui serons-nous soignés demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace de réflexion éthique Occitanie (EREO), Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire société par le prendre soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée ASPBD « Aller vers les populations vulnérables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776946v1</w:t>
-              </w:r>
-[...503 lines deleted...]
-                <w:t xml:space="preserve">halshs-04722480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se connaître malade et se reconnaître plus-que-malade</w:t>
               </w:r>
@@ -2556,303 +2556,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la notion d’“ici en deux” : la tenue de l’un dans l’irruption de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté et destin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Rey, May 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caring for death : A case of care in the coordination of organ and tissue donation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levinas and care : ethical perspectives of health care practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flora Bastiani, Jul 2022, Kaunas, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;intermediary realm&amp;quot;, the nursing look and the suffering body in intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Bergson to Levinas : the meaning of the human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joëlle Hansel, Oct 2022, Jérusalem, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caring for the future – a case of intensive unit care from a levinassian perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Culture Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Levinas Centre, Mar 2022, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722476v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-04722472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur l’accompagnement de la fin de vie dans la nouvelle loi de bioéthique</w:t>
               </w:r>
@@ -2901,165 +2901,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À l’heure du malade – temporalité et altérité dans les soins psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation ; le travail de la relation (TRESSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Jun 2021, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Don des éléments du corps humain dans la nouvelle loi de bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard croisés sur la loi de bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776936v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04776954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place and non-place</w:t>
               </w:r>
@@ -3159,77 +3159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et incertitudes dans le travail de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Libois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,173 +4174,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Music and Death: The Intensity of Experience in the Work of Vladimir Jankelevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Kelley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jankélévitch : Inimitable Philosopher, Inimitable Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books/Publishers, In press, Continental Philosophy and the History of Thought</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04272880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éthique et le temps. Confrontation du concept d’Œuvre de Levinas à la situation du don d’organes et de tissus dans la pratique infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Hansel; Michel Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens de l’humain : de Bergson à Levinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nanterre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272874v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04272880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">倫理的ケアの関係はありうるのか ─ レヴィナスとともにケアを考える</w:t>
               </w:r>
@@ -4754,178 +4754,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise et traumatisme : Henri Maldiney et Emmanuel Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani; Till Grohmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches de la transpassibilité chez Henri Maldiney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.97-109, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04274989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire Henri Maldiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve d’exister avec Henri Maldiney. Philosophie Art Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.377-382, 2016, 9782705691936. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.youne.2016.01.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.youne.2016.01.0377⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04270637v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04274989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment exister en tant que quelqu’un ? Le rôle du pédagogue chez Robert Kaddouch</w:t>
               </w:r>
@@ -5124,173 +5124,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dernière éthique de Levinas cède-t-elle à la folie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani; Svetlana Sholokhova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontrer l’imprévisible. À la croisée des phénoménologies contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cercle herméneutique, pp.142-152, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parole et subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Gauthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mauvaise parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALS/CPST, pp.153-168, 2013, 978-2-907955-33-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274697v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04322705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dit et le Dire. La possibilité du langage chez E. Levinas</w:t>
               </w:r>
@@ -5375,372 +5375,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique du souci de l’autre</w:t>
+                <w:t xml:space="preserve">Altérité / Altruisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776993v1</w:t>
+                <w:t xml:space="preserve">hal-04776985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérité / Altruisme</w:t>
+                <w:t xml:space="preserve">Vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776985v1</w:t>
+                <w:t xml:space="preserve">hal-04776998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité</w:t>
+                <w:t xml:space="preserve">Éthique du souci de l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776998v1</w:t>
+                <w:t xml:space="preserve">hal-04776993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethik und Unendliches</w:t>
+                <w:t xml:space="preserve">Ethik/Ethisches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Levinas Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04272867v1</w:t>
+                <w:t xml:space="preserve">halshs-04272870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethik/Ethisches</w:t>
+                <w:t xml:space="preserve">Ethik und Unendliches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Levinas Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04272870v1</w:t>
+                <w:t xml:space="preserve">halshs-04272867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinas</w:t>
               </w:r>
@@ -6108,51 +6108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD7D078"/>
+    <w:nsid w:val="1B5F6DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6339,51 +6339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-bastiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3273-2700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145105482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bastiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Garr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Libois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.154.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hansel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2012.714263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Hove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j50y-f121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piarulli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Grohmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sholokhova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.youne.2016.01.0377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04270780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lefevre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-bastiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3273-2700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145105482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bastiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Garr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.154.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Libois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hansel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2012.714263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Hove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j50y-f121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piarulli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Grohmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sholokhova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.youne.2016.01.0377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04270780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lefevre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>