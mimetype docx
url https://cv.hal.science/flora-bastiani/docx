--- v2 (2026-04-15)
+++ v3 (2026-05-13)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">145105482</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5C_wGekAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1447 +200,1447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « entre » de l’éthique dans les soins critiques pédiatriatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, n°381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : &amp;quot;Les soins critiques remettent en question la manière de penser la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Garré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quotidien du médecin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p. 30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la production d’images dans la relation de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">p-e-r-f-o-r-m-a-n-c-e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui se rétablit ? Réflexion sur la place de la perception, du temps et de la norme dans la notion de rétablissement en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (154), pp.6-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.154.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsi.154.0006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04322637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard philosophique sur le don d’organes du vivant et les particularités du don croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.153-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.342.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jibes.342.0153⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04270639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et incertitudes dans le travail de relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Libois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 3-4 (3), pp.4-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lps.233.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’heure du malade – temporalité et altérité dans le soin psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/3-4 (3), pp.21-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.233.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lps.233.0021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04272857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : La médecine dans la pensée d'E. Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quotidien du médecin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04349871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien : La philosophie du soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Hansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Arche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et situation dans le soin, une approche phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°114 (2), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.114.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.114.0051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, autonomie et responsabilité de la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (822), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2017.12.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04274264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment survivre ? Une approche phénoménologique de la situation de crise à partir de Maldiney et Pankow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 96 (2), pp.175-190. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.096.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.096.0175⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04270634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence du politique dans Autrement qu’être ou au-delà de l’essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.298-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borie J. Le psychotique et le psychanalyste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.088.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.088.0287⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04322819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humanité de l’homme – Levinas vivant II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Philosophical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp.594-597. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672559.2012.714263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09672559.2012.714263⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04322730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venir au monde/Quitter le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitej</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix F. et Grosos P. Henri Maldiney : phénoménologie et sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144 (3), pp.271-272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-514900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5169/seals-514900⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04322801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désacraliser l'infini : la place de la théologie dans la philosophie d'Emmanuel Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 143 (2011/IV), pp.335-344. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-381839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1629,1500 +1650,1500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard philosophique sur la santé des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris expo- Porte de Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire société par le prendre soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée ASPBD « Aller vers les populations vulnérables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A moment of reflection : philosophical foundations of internationalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Van Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting EAIE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for International Education, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique du soin critique paramédical entre attentes institutionnelles et implication personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse School of Economics, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que signifie prendre soin ou accompagner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'éthique RESO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réso Résilience Occitanie, Nov 2024, Saint-Jean, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui se sent vulnérable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnes âgées et en situation de handicap : vulnérables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre universitaire Tarn-et-Garonne, Mar 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouement des corps dans les gestes du soin critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité en santé : penser le corps et le temps du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flora Bastiani; Charlotte Piarulli; Élisa Calvet, Mar 2024, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/j50y-f121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard clinique à l’épreuve de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement en fin de vie dans le champ du cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national du Cancer (InCa), Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie soigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des structures éthiques régionales « Comment et par qui serons-nous soignés demain ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espace de réflexion éthique Occitanie (EREO), Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se connaître malade et se reconnaître plus-que-malade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine d’information sur la santé mentale « Le rétablissement du jeune en souffrance psychique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque José Cabanis, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qui se rétablit ? La place de la perception et de la norme dans le rétablissement en santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rétablissement : un processus singulier, regards et pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Humanism of the other can teach us about caring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levinas and the anarchy of the Good. Readings of Humanism of the Other Man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lithuanian university of health science, Jul 2023, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire un quotidien détruit, accueillir la différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Accueil de Demandeurs d’Asile (CADA), Nov 2023, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caring for the future – a case of intensive unit care from a levinassian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Culture Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Levinas Centre, Mar 2022, Kaunas, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la notion d’“ici en deux” : la tenue de l’un dans l’irruption de l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté et destin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-François Rey, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring for death : A case of care in the coordination of organ and tissue donation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levinas and care : ethical perspectives of health care practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flora Bastiani, Jul 2022, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;intermediary realm&amp;quot;, the nursing look and the suffering body in intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Bergson to Levinas : the meaning of the human</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joëlle Hansel, Oct 2022, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur l’accompagnement de la fin de vie dans la nouvelle loi de bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture critique et interdisciplinaire des récentes propositions de loi relatives à la fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Réflexion en Occitanie sur les Soins palliatifs (GROSP), Nov 2021, Carcasonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’heure du malade – temporalité et altérité dans les soins psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en travail social et santé dans les sciences de l’éducation et de la formation ; le travail de la relation (TRESSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don des éléments du corps humain dans la nouvelle loi de bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard croisés sur la loi de bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place and non-place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarity and community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North american Levinas society, Jul 2021, On line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,206 +3153,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et incertitudes dans le travail de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinas - Autrement qu'être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches philosophiques : revue de la Faculté de philosophie de l'Institut catholique de Toulouse (2005-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3341,603 +3362,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les vulnérabilités dans la santé et le social. De l’expérience vécue à la réflexion sur les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Piarulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani; Élisa Calvet; Charlotte Piarulli. Seli Arslan, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Calvet</w:t>
+                <w:t xml:space="preserve">hal-04777014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie du soin critique. Penser la relation en réanimation, en soins intensifs et dans le prélèvement d'organes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cercle herméneutique. , 2024, Phéno, Georges Charbonneau, 9782917957523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie entre éthique et science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Flora Bastiani; Élisa Calvet; Charlotte Piarulli. Seli Arslan, 2025</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Hansel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani; Joëlle Hansel. Manucius, 2021, Actualité de Levinas, Joëlle Hansel, 978-2-84578-773-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Cercle herméneutique. , 2024, Phéno, Georges Charbonneau, 9782917957523</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergson Jankélévitch Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani. Manucius, 2017, Acutalité de Levinas, Joëlle Hansel, 978-2-84578-673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'humain avec Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Flora Bastiani; Joëlle Hansel. Manucius, 2021, Actualité de Levinas, Joëlle Hansel, 978-2-84578-773-5</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Grohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flora Bastiani; Till Grohmann. Mimesis, pp.174, 2016, L'oeil et l'esprit, Mauro Carbonne, 978-88-6976-005-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flora Bastiani. Manucius, 2017, Acutalité de Levinas, Joëlle Hansel, 978-2-84578-673-8</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soin et fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan, pp.190, 2014, 978-2-84276-199-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontrer l'imprévisible : à la croisée des phénoménologies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Flora Bastiani; Till Grohmann. Mimesis, pp.174, 2016, L'oeil et l'esprit, Mauro Carbonne, 978-88-6976-005-1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Sholokhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le cercle herméneutique, pp.193, 2013, 978-2-917957-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Seli Arslan, pp.190, 2014, 978-2-84276-199-8</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion éthique. Introduction à la philosophie d’Emmanuel Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, pp.274, 2012, La philosophie en commun, Jacques Poulain; Patrice Vermeren; Stéphane Douailler, 9782296992627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3947,1417 +3968,1417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guglielmoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs isolés et psychotraumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où trouver le sens dans le quotidien soignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bataille-Hembert; S. Clément; T. Voinchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé des professionnels de santé en France : destination 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions LEH, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04722463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner l’existence du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Chassagnoux; S. Courraze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infirmiers en pratique avancée mention urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Foucher, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sophie Guglielmoni. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique et le temps. Confrontation du concept d’Œuvre de Levinas à la situation du don d’organes et de tissus dans la pratique infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Hansel; Michel Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineurs isolés et psychotraumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, A paraître</w:t>
+              <w:t xml:space="preserve">Le sens de l’humain : de Bergson à Levinas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nanterre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04272874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Death: The Intensity of Experience in the Work of Vladimir Jankelevitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Kelley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jankélévitch : Inimitable Philosopher, Inimitable Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexington Books/Publishers, In press, Continental Philosophy and the History of Thought</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">倫理的ケアの関係はありうるのか ─ レヴィナスとともにケアを考える</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masumi Nagasaka; Yotetsu Tonaki; Yasuhiko Sugimura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">個と普遍 ─レヴィナス哲学の新たな広がり</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hosei University Press, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité et corporéité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani; Joëlle Hansel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie entre éthique et science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manucius, pp.67-77, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État critique et survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec et sans Jean-Daniel Causse. Crise et événement au regard de l'inconscient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Rues et des Bois, pp.67-77, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait de l’avoir-été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergson, Jankélévitch et Levinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manucius, pp.225-235, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste meurtrier en regard de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Hoppenot; Michel Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Totalité et Infini : rupture et continuité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manucius, pp.175-182, 2017, Actualité de Levinas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La véritable fidélité est toujours fidèle par infidélité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bergson, Jankélévitch et Levinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manucius, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve d’exister avec Henri Maldiney. Philosophie Art Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.377-382, 2016, 9782705691936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.youne.2016.01.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04270637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et traumatisme : Henri Maldiney et Emmanuel Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani; Till Grohmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches de la transpassibilité chez Henri Maldiney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.97-109, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment exister en tant que quelqu’un ? Le rôle du pédagogue chez Robert Kaddouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Miravète; Arnaud François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pédagogue et le philosophe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.77-85, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il craindre l’événement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme de Gramont; Philippe Grossos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri Maldiney : un siècle de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.77-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la portée humaine du geste de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani; Michèle Saint-Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soin et fin de vie. Pour une éthique de l’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seli Arslan, pp.15-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole et subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mauvaise parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALS/CPST, pp.153-168, 2013, 978-2-907955-33-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04274697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière éthique de Levinas cède-t-elle à la folie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flora Bastiani; Svetlana Sholokhova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontrer l’imprévisible. À la croisée des phénoménologies contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le cercle herméneutique, pp.142-152, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dit et le Dire. La possibilité du langage chez E. Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marillaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ambiguïté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALS/CPST, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5367,443 +5388,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique du souci de l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité / Altruisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire francophone des mots du droit et de la bioéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethik und Unendliches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Levinas Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04272867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethik/Ethisches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Levinas Handbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04272870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04272861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5813,100 +5834,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de l'autre homme dans la philosophie d'Emmanuel Levinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université Toulouse II - Jean Jaurès, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04270780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,131 +5937,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast Penser la santé : Penser la sclérose latérale amyotrophique SLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Bastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6108,51 +6129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B5F6DAC"/>
+    <w:nsid w:val="038ACFD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6339,51 +6360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-bastiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3273-2700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145105482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bastiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Garr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.154.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Libois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hansel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2012.714263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Hove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j50y-f121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piarulli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Grohmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sholokhova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.youne.2016.01.0377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274270v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776993v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04270780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lefevre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-bastiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3273-2700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145105482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5C_wGekAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bastiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Garr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.154.0006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Libois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.233.0021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Hansel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.114.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.096.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2012.714263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-514900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381839" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Van Hove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/j50y-f121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274666v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Piarulli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Grohmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sholokhova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.youne.2016.01.0377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04270780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lefevre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>