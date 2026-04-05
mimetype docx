--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>