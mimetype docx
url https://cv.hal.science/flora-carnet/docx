--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>