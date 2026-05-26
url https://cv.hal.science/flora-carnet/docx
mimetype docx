--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Carnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Flora Carnet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of porcine intestinal organoids as a surrogate for animal experimentation: application to the investigation of host–virus interactions during porcine coronavirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01657-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vvv2_align_SE, vvv2_align_PE/vvv2_display: Galaxy-Based Workflows and Tool Designed to Perform, Summarize and Visualize Variant Calling and Annotation in Viral Genome Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Courtillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.1385. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v17101385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action et activités d’adjuvants vaccinaux innovants : utilisation du modèle équin pour preuve du concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRAE, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes intestinaux porcins pour l'étude des virus entériques porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Percevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Charles Tranchevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones de Virologie (JFV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05425870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des protocoles vaccinaux contre la grippe équine et la rhinopneumonie : apport de l’iPPVO en tant qu’adjuvant dans le modèle équin, nouvelle approche de la mesure des anticorps neutralisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NORMC413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04621418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Charles Tranchevent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Gloahec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01657-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04621418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMC413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>