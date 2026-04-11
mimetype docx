--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -468,168 +468,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
+                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905899v2</w:t>
+                <w:t xml:space="preserve">hal-05330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
+                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330349v2</w:t>
+                <w:t xml:space="preserve">hal-04905899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux ne font pas la politique</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23E65897"/>
+    <w:nsid w:val="746F8CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5845,51 +5845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>