--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -468,168 +468,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
+                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330349v2</w:t>
+                <w:t xml:space="preserve">hal-04905899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
+                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905899v2</w:t>
+                <w:t xml:space="preserve">hal-05330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux ne font pas la politique</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="746F8CA9"/>
+    <w:nsid w:val="53C58D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5845,51 +5845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>