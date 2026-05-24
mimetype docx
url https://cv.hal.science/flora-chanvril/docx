--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -181,455 +181,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre de la confiance politique. Une défiance au plus haut, une démocratie sous tension</w:t>
+                <w:t xml:space="preserve">Une typologie des attitudes des Français à l’égard des assemblées citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Baromètre de la confiance politique / vague 17, Sciences Po, CEVIPOF. 2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note de recherche du CEVIPOF, Collection La confiance politique, n° 2, CEVIPOF, Sciences Po. 2026, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502102v1</w:t>
+                <w:t xml:space="preserve">hal-05454180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie des attitudes des Français à l’égard des assemblées citoyennes</w:t>
+                <w:t xml:space="preserve">Baromètre de la confiance politique. Une défiance au plus haut, une démocratie sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Note de recherche du CEVIPOF, Collection La confiance politique, n° 2, CEVIPOF, Sciences Po. 2026, pp.18</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Baromètre de la confiance politique / vague 17, Sciences Po, CEVIPOF. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454180v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures françaises Une radiographie des opinions publiques depuis 2013</w:t>
+                <w:t xml:space="preserve">Baromètre de la confiance politique VAGUE 16 - Février 2025 Une défiance au plus haut, un échelon local qui résiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEVIPOF. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325583v1</w:t>
+                <w:t xml:space="preserve">hal-04975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre de la confiance politique VAGUE 16 - Février 2025 Une défiance au plus haut, un échelon local qui résiste</w:t>
+                <w:t xml:space="preserve">Fractures françaises Une radiographie des opinions publiques depuis 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEVIPOF. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975385v1</w:t>
+                <w:t xml:space="preserve">hal-05325583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
+                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905899v2</w:t>
+                <w:t xml:space="preserve">hal-05330349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale : un enjeu de plus en plus consensuel ? Infographies CEVIPOF pour la Paris Climate and Nature Week 2025</w:t>
+                <w:t xml:space="preserve">15 ans du Baromètre de la confiance politique. Une défiance forte dans une société polarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CEVIPOF, Sciences Po. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jouffre Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Baromètre de la confiance politique / janvier 2025, CEVIPOF. 2025, https://www.sciencespo.fr/cevipof/fr/etudes-enquetes/barometre-confiance-politique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330349v2</w:t>
+                <w:t xml:space="preserve">hal-04905899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux ne font pas la politique</w:t>
               </w:r>
@@ -684,185 +684,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace des valeurs en Europe : apport de l'analyse géométrique des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le conservatisme biologique : anatomie d’une passion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t>
+              <w:t xml:space="preserve">ANR ComingGen; CEVIPOF; PACTE; LESSEM. 2024, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530821v1</w:t>
+                <w:t xml:space="preserve">hal-04651854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conservatisme biologique : anatomie d’une passion française</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'espace des valeurs en Europe : apport de l'analyse géométrique des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Baromètre de la confiance politique / Vague 15, Sciences Po - CEVIPOF. 2024, 11p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tournay</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04651854v1</w:t>
+                <w:t xml:space="preserve">hal-04530821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élection présidentielle française de 2022. Représenter l'incertitude dans les intentions de vote pour le 1er tour : une gageure ?</w:t>
               </w:r>
@@ -1470,212 +1470,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations on the Left</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'attitudes, de représentations et de valeurs associés aux comportements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Duhamel; Édouard Lecerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 French Election</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.77 - 91, 2016, 9781349949564</w:t>
+              <w:t xml:space="preserve">L'Etat de l'opinion 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres; Editions Seuil, pp.83 - 108, 2016, 9782021212396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03567956v1</w:t>
+                <w:t xml:space="preserve">hal-03567854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'attitudes, de représentations et de valeurs associés aux comportements politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuations on the Left</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Olivier Duhamel; Édouard Lecerf. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat de l'opinion 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TNS Sofres; Editions Seuil, pp.83 - 108, 2016, 9782021212396</w:t>
+              <w:t xml:space="preserve">The 2012 French Election</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.77 - 91, 2016, 9781349949564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567854v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l'hypothèse de « l'homologie structurale » : les déplacements des catégories sociales dans l'espace politique français depuis La Distinction</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéité ou hétérogénéité des manifestations de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2497,191 +2497,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des données et administration des enquêtes par questionnaire</w:t>
+                <w:t xml:space="preserve">Sondages électoraux : peut-on leur faire confiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanbart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Café de la statistique : La statistique éclaire-t-elle les questions de société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399686v1</w:t>
+                <w:t xml:space="preserve">hal-03399696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages électoraux : peut-on leur faire confiance ?</w:t>
+                <w:t xml:space="preserve">Qualité des données et administration des enquêtes par questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jeanbart</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café de la statistique : La statistique éclaire-t-elle les questions de société ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399696v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des données et administration des enquêtes par questionnaire : une comparaison internet / face à-face. Le cas du baromètre CNCDH portant sur le racisme, l’antisémitisme et la xénophobie</w:t>
               </w:r>
@@ -2920,217 +2920,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données pré- et post-électorales au CEVIPOF, printemps 2012</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élection de crise et clivages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès, Inégalités et démocratie, Association française de science politique (AFSP), Module transversal sur l’état de la discipline 1 : « Le futur des études électorales en France »</w:t>
+              <w:t xml:space="preserve">12e congrès, Inégalités et démocratie, Association française de science politique (AFSP), section thématique 26 : L’élection présidentielle de 2012 : quelles permanences et quelles évolutions des "alignements" électoraux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sciences Po, Paris, 27 rue Saint-Guillaume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973133v1</w:t>
+                <w:t xml:space="preserve">hal-03399476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élection de crise et clivages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données pré- et post-électorales au CEVIPOF, printemps 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès, Inégalités et démocratie, Association française de science politique (AFSP), section thématique 26 : L’élection présidentielle de 2012 : quelles permanences et quelles évolutions des "alignements" électoraux ?</w:t>
+              <w:t xml:space="preserve">12e congrès, Inégalités et démocratie, Association française de science politique (AFSP), Module transversal sur l’état de la discipline 1 : « Le futur des études électorales en France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sciences Po, Paris, 27 rue Saint-Guillaume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399476v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace politique français en 2012</w:t>
               </w:r>
@@ -3484,73 +3484,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657101v1</w:t>
+                <w:t xml:space="preserve">halshs-00657108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Transitions to Adulthood Converge in Europe? An Optimal Matching Analysis of Work-Family Trajectories of Young Adults from 20 European Countries</w:t>
               </w:r>
@@ -3592,171 +3592,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657108v1</w:t>
+                <w:t xml:space="preserve">halshs-00657101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes : une défiance optimiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance : un dispositif d’enquête innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Muxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les Français entre défiance et confiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur les sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609239v1</w:t>
+                <w:t xml:space="preserve">hal-03645085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du mode d’administration sur la mesure de la confiance : une comparaison téléphone/internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3772,329 +3772,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance : un dispositif d’enquête innovant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jeunes : une défiance optimiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Muxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur les sondages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les Français entre défiance et confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645085v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with scales from 0 to 10 in Geometric Data Analysis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to Adulthood: An Optimal Matching Analysis of Work-Family Trajectories of Young Adults from 20 European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cousteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Survey Research Association 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in the Social Sciences 2 (QMSS 2) Seminar “Advances in Fertility and Family Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579905v1</w:t>
+                <w:t xml:space="preserve">hal-03605693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Adulthood: An Optimal Matching Analysis of Work-Family Trajectories of Young Adults from 20 European countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to deal with scales from 0 to 10 in Geometric Data Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in the Social Sciences 2 (QMSS 2) Seminar “Advances in Fertility and Family Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">European Survey Research Association 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605693v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace politique français à la veille de la séquence électorale 2007 : opinions, attitudes et électorats potentiels</w:t>
               </w:r>
@@ -4336,98 +4336,766 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARME 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets jaunes et les données issues du Débat national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Cassor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses, 9 (1-2), pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance dans les statistiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.55 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Transitions to Adulthood Converge in Europe? An Optimal Matching Analysis of Work-Family Trajectories of Men and Women from 20 European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cousteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (3), pp.355-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/esr/jcw003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’entrée dans l’âge adulte et États-providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cousteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165-166, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.165.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des médias et politique. Une écologie des pratiques informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (170), pp.45-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.170.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations sociales des technologies du vivant en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.17 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045354ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilets jaunes et Grand Débat National : outils, données et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4449,762 +5117,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Cassor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1-2), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888656v1</w:t>
-              </w:r>
-[...666 lines deleted...]
-                <w:t xml:space="preserve">hal-03417643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5614,51 +5614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C58D3A"/>
+    <w:nsid w:val="B4F3B9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5845,51 +5845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-chanvril" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0710-545X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181562421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05454180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05502102v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jouffre Lafargue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04975385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330349v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905899v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05373181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04651854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sormani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03057988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05077925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04196607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanbart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03609239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045354ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>