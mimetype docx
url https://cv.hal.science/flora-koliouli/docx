--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -798,382 +798,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathers in neonatal units: Improving infant health by supporting the baby-father bond and mother-father coparenting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Koliouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan Fisher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnn.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895628v1</w:t>
+                <w:t xml:space="preserve">hal-01740505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir père de nouveau-né prématuré : Analyse de trois études de cas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+                <w:t xml:space="preserve">Fathers in neonatal units: Improving infant health by supporting the baby-father bond and mother-father coparenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minesh Khashu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther A Adama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Feeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Azemar-Hopker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Craig F Garfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (558), pp.903-913. </w:t>
+              <w:t xml:space="preserve">Journal of Neonatal Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.306-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.558.0903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnn.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067471v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le devenir père de nouveau-né prématuré : Analyse de trois études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Koliouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+                <w:t xml:space="preserve">Françoise Azemar-Hopker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (558), pp.903-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.558.0903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740505v1</w:t>
+                <w:t xml:space="preserve">hal-02067471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soins palliatifs en néonatologie : une revue de littérature</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Petersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1376934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04556226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2022.105576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02895628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fisher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Khashu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther A Adama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Feeley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F Garfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2018.08.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Azemar-Hopker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Casper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.172.0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Benard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Petersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1376934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04556226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2022.105576" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13158-021-00309-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2021.1950221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.117.0074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02895628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Fisher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minesh Khashu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther A Adama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Feeley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F Garfield" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnn.2018.08.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Azemar-Hopker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0903" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Casper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berdot-Talmier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.172.0053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03614965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Benard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>