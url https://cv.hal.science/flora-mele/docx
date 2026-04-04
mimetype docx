--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -548,234 +548,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart »</w:t>
+                <w:t xml:space="preserve">« Autour d’une parodie de L’Orphelin de la Chine de Voltaire : la collaboration entre l’abbé de Voisenon, Charles-Simon et Justine Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 Écrire pour la scène (XVe-XVIIIe siècle) (2), pp.217-240</w:t>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3/4), pp.329-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745019v1</w:t>
+                <w:t xml:space="preserve">hal-04745021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart</w:t>
+                <w:t xml:space="preserve">« Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (9), pp.217-240</w:t>
+              <w:t xml:space="preserve">, 2017, 9 Écrire pour la scène (XVe-XVIIIe siècle) (2), pp.217-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406691v1</w:t>
+                <w:t xml:space="preserve">hal-04745019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour d’une parodie de L’Orphelin de la Chine de Voltaire : la collaboration entre l’abbé de Voisenon, Charles-Simon et Justine Favart »</w:t>
+                <w:t xml:space="preserve">Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (3/4), pp.329-352</w:t>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.217-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745021v1</w:t>
+                <w:t xml:space="preserve">hal-05406691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1126,173 +1126,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo scambio culturale europeo attraverso la corrispondenza di Favart</w:t>
+                <w:t xml:space="preserve">« Lo scambio culturale europeo attraverso la corrispondenza di Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollitzer Verlag; Iskrena Yordanova; José Camões. </w:t>
+              <w:t xml:space="preserve">Hollitzer Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals : From Lisbon to St. Petersburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Cadernos de Queluz, pp.341-360, 2022</w:t>
+              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals: From Lisbon to St. Petersburg, Cadernos de Queluz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.341-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406922v1</w:t>
+                <w:t xml:space="preserve">hal-04745210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lo scambio culturale europeo attraverso la corrispondenza di Favart »</w:t>
+                <w:t xml:space="preserve">Lo scambio culturale europeo attraverso la corrispondenza di Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollitzer Verlag. </w:t>
+              <w:t xml:space="preserve">Hollitzer Verlag; Iskrena Yordanova; José Camões. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals: From Lisbon to St. Petersburg, Cadernos de Queluz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.341-360, 2022</w:t>
+              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals : From Lisbon to St. Petersburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Cadernos de Queluz, pp.341-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745210v1</w:t>
+                <w:t xml:space="preserve">hal-05406922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du singe à la Foire et à l’Académie Royale de Musique à travers Favart</w:t>
               </w:r>
@@ -1783,315 +1783,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Atelier dramatique de Favart à travers Les Époux »</w:t>
+                <w:t xml:space="preserve">L’Atelier dramatique de Favart à travers Les Époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.203-216, 2012</w:t>
+              <w:t xml:space="preserve">, PUPS, pp.203-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745022v1</w:t>
+                <w:t xml:space="preserve">hal-05406945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation du répertoire Italien en France à travers les manuscrits de Favart</w:t>
+                <w:t xml:space="preserve">« L’adaptation du répertoire Italien en France à travers les manuscrits de Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camilla Cederna. </w:t>
+              <w:t xml:space="preserve">Éditions du conseil scientifique de l’Université de Lille 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du conseil scientifique de l’Université de Lille 3, pp.25-51, 2012</w:t>
+              <w:t xml:space="preserve">, pp.25-51, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406858v1</w:t>
+                <w:t xml:space="preserve">hal-04745222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’adaptation du répertoire Italien en France à travers les manuscrits de Favart »</w:t>
+                <w:t xml:space="preserve">« L’Atelier dramatique de Favart à travers Les Époux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du conseil scientifique de l’Université de Lille 3. </w:t>
+              <w:t xml:space="preserve">PUPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-51, 2012</w:t>
+              <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745222v1</w:t>
+                <w:t xml:space="preserve">hal-04745022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier dramatique de Favart à travers Les Époux</w:t>
+                <w:t xml:space="preserve">L’adaptation du répertoire Italien en France à travers les manuscrits de Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Cederna. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.203-216, 2012</w:t>
+              <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du conseil scientifique de l’Université de Lille 3, pp.25-51, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406945v1</w:t>
+                <w:t xml:space="preserve">hal-05406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présence des dieux dans l’œuvre de Favart »</w:t>
               </w:r>
@@ -2503,51 +2503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BBF19CC"/>
+    <w:nsid w:val="C4649CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2734,51 +2734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8589-6354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2724-3346/22198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09647-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04396745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8589-6354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2724-3346/22198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09647-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04396745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>