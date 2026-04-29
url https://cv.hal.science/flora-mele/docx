--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -548,234 +548,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour d’une parodie de L’Orphelin de la Chine de Voltaire : la collaboration entre l’abbé de Voisenon, Charles-Simon et Justine Favart »</w:t>
+                <w:t xml:space="preserve">« Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (3/4), pp.329-352</w:t>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 Écrire pour la scène (XVe-XVIIIe siècle) (2), pp.217-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745021v1</w:t>
+                <w:t xml:space="preserve">hal-04745019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart »</w:t>
+                <w:t xml:space="preserve">Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 Écrire pour la scène (XVe-XVIIIe siècle) (2), pp.217-240</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.217-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745019v1</w:t>
+                <w:t xml:space="preserve">hal-05406691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être auteur d’opéras-comiques au XVIIIe siècle. Le cas de Charles-Simon et Justine Favart</w:t>
+                <w:t xml:space="preserve">« Autour d’une parodie de L’Orphelin de la Chine de Voltaire : la collaboration entre l’abbé de Voisenon, Charles-Simon et Justine Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (9), pp.217-240</w:t>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3/4), pp.329-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406691v1</w:t>
+                <w:t xml:space="preserve">hal-04745021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1126,173 +1126,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lo scambio culturale europeo attraverso la corrispondenza di Favart »</w:t>
+                <w:t xml:space="preserve">Lo scambio culturale europeo attraverso la corrispondenza di Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollitzer Verlag. </w:t>
+              <w:t xml:space="preserve">Hollitzer Verlag; Iskrena Yordanova; José Camões. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals: From Lisbon to St. Petersburg, Cadernos de Queluz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, pp.341-360, 2022</w:t>
+              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals : From Lisbon to St. Petersburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Cadernos de Queluz, pp.341-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745210v1</w:t>
+                <w:t xml:space="preserve">hal-05406922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo scambio culturale europeo attraverso la corrispondenza di Favart</w:t>
+                <w:t xml:space="preserve">« Lo scambio culturale europeo attraverso la corrispondenza di Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollitzer Verlag; Iskrena Yordanova; José Camões. </w:t>
+              <w:t xml:space="preserve">Hollitzer Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals : From Lisbon to St. Petersburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Cadernos de Queluz, pp.341-360, 2022</w:t>
+              <w:t xml:space="preserve">Eighteenth-Century Theatre Capitals: From Lisbon to St. Petersburg, Cadernos de Queluz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.341-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406922v1</w:t>
+                <w:t xml:space="preserve">hal-04745210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du singe à la Foire et à l’Académie Royale de Musique à travers Favart</w:t>
               </w:r>
@@ -1345,173 +1345,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of French performance as shown in Favart’s correspondence</w:t>
+                <w:t xml:space="preserve">La Figure du charlatan dans L’Empirique de Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Yves Beaurepaire; Philippe Bourdin; Charlotta Wolff. </w:t>
+              <w:t xml:space="preserve">Beya Draïef; Éric Négrel; Jennifer Ruimi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moving scenes, the circulation of music and theatre in Europe, 1700-1815</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Studies in the Enlightenment, pp.127-142, 2018</w:t>
+              <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.163-172, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406893v1</w:t>
+                <w:t xml:space="preserve">hal-05406901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Figure du charlatan dans L’Empirique de Favart</w:t>
+                <w:t xml:space="preserve">The adaptation of French performance as shown in Favart’s correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beya Draïef; Éric Négrel; Jennifer Ruimi. </w:t>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire; Philippe Bourdin; Charlotta Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.163-172, 2018</w:t>
+              <w:t xml:space="preserve">Moving scenes, the circulation of music and theatre in Europe, 1700-1815</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Studies in the Enlightenment, pp.127-142, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406901v1</w:t>
+                <w:t xml:space="preserve">hal-05406893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The adaptation of French performance as shown in Favart’s correspondence »</w:t>
               </w:r>
@@ -1783,466 +1783,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Atelier dramatique de Favart à travers Les Époux</w:t>
+                <w:t xml:space="preserve">« L’Atelier dramatique de Favart à travers Les Époux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUPS, pp.203-216, 2012</w:t>
+              <w:t xml:space="preserve">, pp.203-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406945v1</w:t>
+                <w:t xml:space="preserve">hal-04745022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’adaptation du répertoire Italien en France à travers les manuscrits de Favart »</w:t>
+                <w:t xml:space="preserve">L’adaptation du répertoire Italien en France à travers les manuscrits de Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions du conseil scientifique de l’Université de Lille 3. </w:t>
+              <w:t xml:space="preserve">Camilla Cederna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.25-51, 2012</w:t>
+              <w:t xml:space="preserve">, Editions du conseil scientifique de l’Université de Lille 3, pp.25-51, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745222v1</w:t>
+                <w:t xml:space="preserve">hal-05406858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Atelier dramatique de Favart à travers Les Époux »</w:t>
+                <w:t xml:space="preserve">« L’adaptation du répertoire Italien en France à travers les manuscrits de Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUPS. </w:t>
+              <w:t xml:space="preserve">Éditions du conseil scientifique de l’Université de Lille 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-216, 2012</w:t>
+              <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-51, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745022v1</w:t>
+                <w:t xml:space="preserve">hal-04745222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation du répertoire Italien en France à travers les manuscrits de Favart</w:t>
+                <w:t xml:space="preserve">L’Atelier dramatique de Favart à travers Les Époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre Italien en France à l’époque des Lumières entre attraction et dénégation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du conseil scientifique de l’Université de Lille 3, pp.25-51, 2012</w:t>
+              <w:t xml:space="preserve">Le livre du monde le monde des livres, Mélanges en l’honneur de François Moureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.203-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406858v1</w:t>
+                <w:t xml:space="preserve">hal-05406945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Présence des dieux dans l’œuvre de Favart »</w:t>
+                <w:t xml:space="preserve">Présence des dieux dans l’œuvre de Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Musique et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.103-108, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.20427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745224v1</w:t>
+                <w:t xml:space="preserve">hal-05406843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence des dieux dans l’œuvre de Favart</w:t>
+                <w:t xml:space="preserve">« Présence des dieux dans l’œuvre de Favart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Université de Provence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Musique et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-108, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.20427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05406843v1</w:t>
+                <w:t xml:space="preserve">hal-04745224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una pièce inedita di Charles-Simon Favart, Les Jumelles</w:t>
               </w:r>
@@ -2503,51 +2503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4649CB7"/>
+    <w:nsid w:val="A0C9A965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2734,51 +2734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8589-6354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2724-3346/22198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09647-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04396745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8589-6354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2724-3346/22198" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09647-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04396745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>