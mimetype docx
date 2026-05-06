--- v1 (2026-03-28)
+++ v2 (2026-05-06)
@@ -689,235 +689,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Judging accidental harm: reasoning style modulates the weight of intention and harm severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2366-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221089964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735458v1</w:t>
+                <w:t xml:space="preserve">hal-03654078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judging accidental harm: reasoning style modulates the weight of intention and harm severity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2366-2381. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218221089964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654078v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between personality traits and third-party moral judgment: A preregistered study</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Iuculano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-025-00345-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarthi Padmanabhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198827474.013.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Iuculano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-025-00345-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L&#233;one" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Noveck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.10.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarthi Padmanabhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198827474.013.23" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1332" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>