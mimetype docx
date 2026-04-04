--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A069863F"/>
+    <w:nsid w:val="82B39B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>