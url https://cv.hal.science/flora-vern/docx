--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82B39B3E"/>
+    <w:nsid w:val="67D6FAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>