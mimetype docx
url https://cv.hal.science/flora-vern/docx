--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flora Vern </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant–chercheur en droit des biens à l'Université de Glasgow</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flora-vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3141-3129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234153598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : Recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2020, 9782247198665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets juridiques : recherches en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Institut d'études politiques de Paris - Sciences Po, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IEPP0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété et les droits coutumiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lex Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitude de cours communes et obligation contractuelle, n. sous Cass, civ. 3e, 28 mars 2024, n°22-13993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligations for Owners to Climate-Proof Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Morin Guerry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Property Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.56-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eplj-2024-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possession vaut titre... pourvu qu’elle soit publique, n. sous Cass, civ. 1re, 15 mai 2024, n°22-23822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indivision pour la nue-propriété et indemnité d’occupation, obs. sous Cass., civ. 1re, 1er juin 2023, n°21-14924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.act. 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur le droit réel de jouissance spéciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, point 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus environnementales d'un commun : Le cas des biens non-délimités du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment de l'extinction de l'usufruit transféré à autrui, obs. sous Cass., civ. 1re, 5 janv. 2023, n°21-13966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles variations sur la tontine: Le transfert de droits en cours de pacte tontinier, n. sous Cass., civ. 1re, 15 juin 2022, avis, n°21-80743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les servitudes affectant les parties communes en copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanction de l'empiètement: Tel est pris qui croyait prendre, obs. sous CA Chambéry, 2e ch., 30 juin 2022, n°21/01999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démolition en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.doss. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du coq : Retour sur le fondement des troubles anormaux de voisinage, obs. sous CA Chambéry, 2e ch., 9 déc. 2021, n°19/01737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs fonciers au défi de l'aménagement et de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, étude 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cas de démembrement de propriété, qui a le pouvoir de délivrer un congé à fin de reprise pour habiter?, obs. sous Cass., civ. 3e, 26 janv. 2022, n°20-20223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'une théorie des droits sans sujet en droit français des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappel des critères de la servitude par destination, obs. sous Cass, civ. 3e, 23 mars 2022, n°21-11986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.act. 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité de droit commun du propriétaire pour un désordre survenu sur les parties communes, obs. sous Cass., civ. 3, 26 janv. 2022, n°20-23614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocataires solidaires: Régime des dettes locatives, obs. sous Cass., civ. 3e, 8 avr. 2021, n°19-23343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.act. 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Registration Systems & Discourses of Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.835-851. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54648/erpl2021044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour jurisprudentiel sur les droits réels de jouissance spéciale, n. sous Cass., civ. 3e, 4 mars 2021, n°19-25167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en division des biens non-délimités, n. sous Cass., civ. 3e, 12 déc. 2019, n°18-19291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02502187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pratiques des coopératives d'habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.doss. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du droit des biens et du droit des contrats, n. sous CA Chambéry, 2e ch., 30 janv. 2020, n°18/01130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour. Revue des arrêts remarquables de la Cour d'appel de Chambéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualifications simultanées en droit civil : Essai sur un procédé fictionnel original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystérieux droit de rétention dans les sûretés réelles sans dépossession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve par tout moyen d'une copropriété forcée, obs. sous CA Lyon, 1re ch. civ. B, 30 oct. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précisions jurisprudentielles sur la qualification des droits réels, n. sous Cass, civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cession de dette, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02113759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et la qualification des droits réels, obs. sous Cass., civ. 3e, 6 juin 2019, n°18-14547, 18-15386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit réel de jouissance spéciale, toujours ?, n. sous Cass, civ. 3e, 7 juin 2018, L'Aigle blanc c. Grand Roc, n°17-17240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture sur l'ouvrage de Ginevra Conti Odorisio : Linguet e i philosophes: Illuminismo e terrore (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (2), pp.130. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.362.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Law Report on Contracts and Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Biemans; Lorna Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Contracts and Third Parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersentia, 2024, 9781839705427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cannarsa; Larry Di Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Metaverse and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.261-278, 2024, 978 1 03532 485 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équité en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory Bligh; Nicolas Sild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit naturel: De la vitalité des doctrines aux impensés du droit positif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.23-34, 2024, 978-2-84934-806-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Livre II du Code civil chinois: Les biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil de la République populaire de Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.37-43, 2023, 978-2-7110-3641-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision judiciaire, source de la force du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Chauvet; Gustavo Fernandes Meireless; Emmanuelle Nef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La force du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.87-103, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwendoline Lardeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix–Marseille, pp.95-110, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme des communaux dans le droit civil des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communaux au XXIe siècle: Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'USMB, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-based Commons: Different Forms and their Legal Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Kenyan Community Land Act 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPACT Kenya, Sep 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilian Thoughts on Proprietary Estoppel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: The Future of Proprietary Estoppel after Guest v Guest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Glasgow, Jul 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la réinscription des communs fonciers dans le droit contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire Valcom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la théorie subjective de Frédéric Zenati–Castaing sur la doctrine en droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du séminaire : Cultures et théories juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche juridique de la Sorbonne (IRJS, Paris I), Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03399060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D6FAD7"/>
+    <w:nsid w:val="142AE3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flora-vern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3141-3129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234153598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03656826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IEPP0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04616538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin Guerry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eplj-2024-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03711085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/erpl2021044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.362.0130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03399060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>