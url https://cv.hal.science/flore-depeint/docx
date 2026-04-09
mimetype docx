--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -547,546 +547,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
+                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Depeint</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213569v1</w:t>
+                <w:t xml:space="preserve">hal-04112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Diass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Elfazazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Challioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112734v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allal Challioui</w:t>
+                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle J Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095004v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024152v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
               </w:r>
@@ -3900,224 +3900,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t>
+              <w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114846v1</w:t>
+                <w:t xml:space="preserve">hal-04562747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562747v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'alimentation peut booster le microbiote pour optimiser les effets santé</w:t>
               </w:r>
@@ -4323,64 +4323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,130 +5639,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.R. Pouillart</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones en nutrition (JFN) 2022 / Toulouse</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 37 (2), MDPI, Supplt. 2, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542753v1</w:t>
+                <w:t xml:space="preserve">hal-04213793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton’al 60 : programme de prévention de la perte d’autonomie des seniors de l’Oise avec des ateliers multithématiques (2019–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5784,114 +5784,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
+              <w:t xml:space="preserve">Journées Francophones en nutrition (JFN) 2022 / Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 37 (2), MDPI, Supplt. 2, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213793v1</w:t>
+                <w:t xml:space="preserve">hal-04542753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78CAAA4E"/>
+    <w:nsid w:val="970A4AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6995,51 +6995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>