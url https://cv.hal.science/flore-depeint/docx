--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -547,546 +547,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+                <w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112734v1</w:t>
+                <w:t xml:space="preserve">hal-04213569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allal Challioui</w:t>
+                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095004v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Diass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Elfazazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Challioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213569v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
               </w:r>
@@ -3900,224 +3900,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562747v1</w:t>
+                <w:t xml:space="preserve">hal-05114846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Sztupecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t>
+              <w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114846v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'alimentation peut booster le microbiote pour optimiser les effets santé</w:t>
               </w:r>
@@ -4323,64 +4323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,130 +5639,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
+              <w:t xml:space="preserve">Journées Francophones en nutrition (JFN) 2022 / Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+              <w:t xml:space="preserve">, 37 (2), MDPI, Supplt. 2, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213793v1</w:t>
+                <w:t xml:space="preserve">hal-04542753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton’al 60 : programme de prévention de la perte d’autonomie des seniors de l’Oise avec des ateliers multithématiques (2019–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5784,114 +5784,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thomassin Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.R. Pouillart</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones en nutrition (JFN) 2022 / Toulouse</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 37 (2), MDPI, Supplt. 2, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+              <w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542753v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
@@ -5996,175 +5996,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auton’Al 60: Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auton'Al 60: Prevention program for the loss of autonomy of elderly in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lavefve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel SFNCM</w:t>
+              <w:t xml:space="preserve">FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79 (OCE2), pp.E678, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120006278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360847v1</w:t>
+                <w:t xml:space="preserve">hal-04336040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6223,202 +6236,189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée anniuelle SFNCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auton'Al 60: Prevention program for the loss of autonomy of elderly in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Branchu</w:t>
+                <w:t xml:space="preserve">Auton’Al 60: Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2019</w:t>
+              <w:t xml:space="preserve">Congrès annuel SFNCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33 (1), pp.59, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665120006278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04336040v1</w:t>
+                <w:t xml:space="preserve">hal-04360847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auton’Al 60 : Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="970A4AFA"/>
+    <w:nsid w:val="56015CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6995,51 +6995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>