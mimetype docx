--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,6709 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6658 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore DEPEINT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor in Applied Nutrition; Coordinator MSc Program (Ing.) &amp;quot;International Program in Food for Health&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">flore-depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8906-5104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=L-qcQb8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Knowledge on Infant Fortification Plants and the Most Commonly Used Galactogenic Plants in Niger and Their Uses in the Republic of Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahila Hama Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimi Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Suharoschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Nutraceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nutraceuticals5010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of solubility and functional properties of wheat bran fibers by ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hbika Asmae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Nutritional Characteristics of Natural or Modified Wheat Bran Non-Starch Polysaccharides: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (14), pp.2693. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12142693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle J Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Diass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Elfazazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Challioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassania Loukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Elhouda Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perigestational exposure of a combination of a high-fat diet and pesticide impacts the metabolic and microbiotic status of dams and pups; a preventive strategy based on prebiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat Et Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-03063-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Innovative Online Dietary Assessment Tool for France: Adaptation of myfood24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Hasenböhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Blanstier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dehove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (13), pp.2681. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14132681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Perigestational Exposure to Chlorpyrifos Induces Perturbations in Gut Bacteria and Glucose and Lipid Markers in Female Rats and Their Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guibourdenche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.138. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10030138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of daily co-exposure to inulin and chlorpyrifos on selected microbiota endpoints in the SHIME® model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 302, pp.118961. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic oral exposure to pesticides and their consequences on metabolic regulation: role of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Djekkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Lalau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (8), pp.4131-4149. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-021-02548-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the molecular characteristics of Acacia gum and its functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Lakahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 328, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Modifications of Sugar Perception and Consumption in Cancer Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Kathrin Illner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (7), pp.1060-1068. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01635581.2018.1494844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubàn O Gonzàlez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.22529 - 22540. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a combination of in vitro models to investigate the impact of chlorpyrifos and inulin on the intestinal microbiota and the permeability of the intestinal mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duban Ovidio Gonzalez Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.S106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free form astaxanthin from yeast Phaffia rhodozyma fermentation reduces plasmatic triglycerides in a pre-obesity diet-induced dyslipidaemia mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.11 - 15. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfca.2017.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidogenic effect of a wheat arbinoxylan (MC-AX) is observed across two animal models, a stimulated human intestine model (SHIMES®) and a clinical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Research Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358057v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inulin supplementation lowered the metabolic defects of prolonged exposure to chlorpyrifos from gestation to young adult stage in offspring rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Lichtenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Elmhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narges Bahi-Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition and function of human intestinal microbiota exposed to chlorpyrifos in oil as assessed by the SHIME (R) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Reygner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly Condette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13111088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bioavailability of Astaxanthin Is Dependent on Both the Source and the Isomeric Variants of the Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun-Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/buasvmcn-fst:12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of lutein and docosahexaenoic acid from dietary microalgae into the retina in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thabuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.222-229. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09637486.2014.971227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylo-oligosaccharides (XOS) in combination with inulin modulate both the intestinal environment and immune status in healthy subjects, while XOS alone only shows prebiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five RNA extraction methods from rabbit’s blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Biology Journal of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.448-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUTRIOSE®, a prebiotic low-digestible carbohydrate stimulates gut mucosal immunity and prevents TNBS-induced colitis in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.783-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo LPS stimulation model coupled with quantitative PCRand its multispecies application in immunonutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans après la publication du règlement européen 1924/2006 ; Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICC; INRAe, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Wheat Non-Starch Polysaccharides for the Optimization of Their Functional and Nutritional Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Sztupecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ICC, Apr 2024, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boroch Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Larre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsink, Finland. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'alimentation peut booster le microbiote pour optimiser les effets santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Satellite Francophone sur la Nutrition et la Sécurité Alimentaire “Nutrisûr”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj Napoca, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M Anton-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypolipemic activity of astaxanthin supplementation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Cluj, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert plasmatique et rétinien de la lutéine et du DHA issus de microalgues chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les allégations de santé afin de mieux servir l'innovation agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Blanstier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of bioactive phenolic extract from brewers' spent grain for use in functional foods Investigating bioequivalence in a cellular setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ancuţa Socaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Corina Fărcaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristian Vodnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, Norfolk, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de produits sucrés évolue selon les effets secondaires dus aux traitements en Oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de produits sucrés évolue selon les effets secondaires dus aux traitements en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique-Adèle Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’astaxanthine issu de la levure phaffia rhodozyma sur le métabolisme lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benarroch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. Nutrition Clinique et Métabolisme Volume 31, Issue 1, February 2017, Page 46, 31 (1), pp.46, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">qPCR A Powerful Tool For Intestinal Microbiota Monitoring – A Cross Species Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qPCR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary modulation of immune response using an ex-vivo stimulation model coupled with qPCR; Clinical and preclinical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">qPCR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auton’al 60 : programme de prévention de la perte d’autonomie des seniors de l’Oise avec des ateliers multithématiques (2019–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.T. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomassin Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones en nutrition (JFN) 2022 / Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (2), MDPI, Supplt. 2, 2023, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auton’al 60 : programme de prévention de la perte d’autonomie des seniors de l’Oise avec des ateliers multithématiques (2019–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.T. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomassin Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (2), pp.e53, 2023, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.T. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Dépeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auton’Al 60: Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel SFNCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1), pp.59, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buche-Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée anniuelle SFNCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auton'Al 60: Prevention program for the loss of autonomy of elderly in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lavefve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E678, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120006278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auton’Al 60 : Programme de Prévention de la perte d’autonomie des seniors de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavefve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (1), pp.59, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Depeint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72 (103), pp.479-480, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6764,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56015CA9"/>
+    <w:nsid w:val="5DEF44D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6995,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/flore-depeint" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=L-qcQb8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahila Hama Garba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Moussa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sadou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Suharoschi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals5010003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05327516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Denes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Blanstier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hamouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14132681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delanaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lalau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02548-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196397v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lakahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Andrieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2018.1494844" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196401v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dub&#224;n O Gonz&#224;lez Alvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2332-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Requil&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duban Ovidio Gonzalez Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun-Benarroch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lallement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358057v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beckers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03543026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Lichtenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13111088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04335802v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/buasvmcn-fst:12350" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04338898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haizet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Buche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benarroch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360600v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ancu&#355;a Socaci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Corina F&#259;rca&#351;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Vodnar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cassuto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Ad&#232;le Cassuto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benarroch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomassin Branchu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Pouillart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120006278" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavefve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Branchu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.329" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>