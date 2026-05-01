--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,3534 +208,3554 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 41 (4), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2025.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia strengthens the match between premating and early postmating isolation in spider mites</w:t>
+                <w:t xml:space="preserve">Spider mite genotypes with higher growth rate suffer more from competition but exert stronger reproductive interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel A Cruz</w:t>
+                <w:t xml:space="preserve">Miguel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Bakırdöven</w:t>
+                <w:t xml:space="preserve">Raquel Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Zélé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpae149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771556v1</w:t>
+                <w:t xml:space="preserve">hal-05386119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for food affects the strength of reproductive interference and its consequences for species coexistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wolbachia strengthens the match between premating and early postmating isolation in spider mites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor C Sousa</w:t>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bakırdöven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70072⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, qpae149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpae149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05385391v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in response to an abiotic stress shapes species coexistence</w:t>
+                <w:t xml:space="preserve">Competition for food affects the strength of reproductive interference and its consequences for species coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel A Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inês Fragata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Flore Zélé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor C Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.70286⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (8), pp.1982 - 1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04288847v4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sex-specific trade-off between pesticide resistance and tolerance to heat-induced sterility in Tetranychus urticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Costa</w:t>
+                <w:t xml:space="preserve">Evolution in response to an abiotic stress shapes species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Fragata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70014. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.e70286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2861202/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288826v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288847v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions among parasites in multiple infections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sex-specific trade-off between pesticide resistance and tolerance to heat-induced sterility in Tetranychus urticae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sofia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.09.009⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2861202/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765666v1</w:t>
+                <w:t xml:space="preserve">hal-04288826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg provisioning explains the penetrance of symbiont-mediated sex allocation distortion in haplodiploids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+                <w:t xml:space="preserve">Interspecific interactions among parasites in multiple infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison B Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma van Reempts</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00638-1⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288905v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for the evolution of mating behavior in spider mites due to Wolbachia ‐induced cytoplasmic incompatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg provisioning explains the penetrance of symbiont-mediated sex allocation distortion in haplodiploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Reempts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor R Rodrigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jens Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14429⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00638-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864990v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia and host intrinsic reproductive barriers contribute additively to postmating isolation in spider mites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Cruz</w:t>
+                <w:t xml:space="preserve">No evidence for the evolution of mating behavior in spider mites due to Wolbachia ‐induced cytoplasmic incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor R Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Magalhães</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (8), pp.2085-2101. </w:t>
+              <w:t xml:space="preserve">, 2022, 76 (3), pp.623-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.14429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399775v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating outbred and inbred populations in haplodiploids to measure adaptive responses in the laboratory</w:t>
+                <w:t xml:space="preserve">Wolbachia and host intrinsic reproductive barriers contribute additively to postmating isolation in spider mites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo P. Godinho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élio Sucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6454⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (8), pp.2085-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399790v1</w:t>
+                <w:t xml:space="preserve">hal-03399775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inês Santos</w:t>
+                <w:t xml:space="preserve">Creating outbred and inbred populations in haplodiploids to measure adaptive responses in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo P. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Matos</w:t>
+                <w:t xml:space="preserve">Jéssica Teodoro‐paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+                <w:t xml:space="preserve">Cátia Eira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.7291-7305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961785v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population‐specific effect of Wolbachia on the cost of fungal infection in spider mites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altintaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Altintaş</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cakmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), pp.3868-3880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.6015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐ and intraspecific variation of spider mite susceptibility to fungal infections: Implications for the long‐term success of biological control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5958⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (4), pp.603-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399820v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid host-plant adaptation in the herbivorous spider mite Tetranychus urticae occurs at low cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Inter‐ and intraspecific variation of spider mite susceptibility to fungal infections: Implications for the long‐term success of biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Altintaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cakmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36, pp.82-89. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.3209-3221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399829v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider mites escape bacterial infection by avoiding contaminated food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rapid host-plant adaptation in the herbivorous spider mite Tetranychus urticae occurs at low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre R. T. Figueiredo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catarina Pinto</w:t>
+                <w:t xml:space="preserve">Leonor R. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo P. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charlery de La Masselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4316-y⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399843v1</w:t>
+                <w:t xml:space="preserve">hal-03399829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and evolution of facilitation among symbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spider mites escape bacterial infection by avoiding contaminated food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Santos-Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+                <w:t xml:space="preserve">Alexandre R. T. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Eira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Duncan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catarina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189 (1), pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06779-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4316-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938763v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Wolbachia modulate the fecundity costs of Plasmodium in mosquitoes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology and evolution of facilitation among symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zele</w:t>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Denoyelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana R Rivero</w:t>
+                <w:t xml:space="preserve">Alison Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017001330⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06779-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361591v1</w:t>
+                <w:t xml:space="preserve">hal-01938763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of spider-mite species and their endosymbionts using multiplex PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Zélé</w:t>
+                <w:t xml:space="preserve">Can Wolbachia modulate the fecundity costs of Plasmodium in mosquitoes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Weill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Magalhães</w:t>
+                <w:t xml:space="preserve">O. Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-018-0224-4⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (6), pp.775-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017001330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943942v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia both aids and hampers the performance of spider mites on different host plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identification of spider-mite species and their endosymbionts using multiplex PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy187⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (2), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-018-0224-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399849v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosymbiont diversity and prevalence in herbivorous spider mite populations in South-Western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wolbachia both aids and hampers the performance of spider mites on different host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joaquim L. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo P. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 94 (4), </w:t>
+              <w:t xml:space="preserve">, 2018, 94 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943929v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranychus urticae mites do not mount an induced immune response against bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+                <w:t xml:space="preserve">Endosymbiont diversity and prevalence in herbivorous spider mite populations in South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson E. Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Zélé</w:t>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Riga</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (1856), pp.20170401. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399855v1</w:t>
+                <w:t xml:space="preserve">hal-01943929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetranychus urticae mites do not mount an induced immune response against bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Santos-Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Wybouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pigeault</w:t>
+                <w:t xml:space="preserve">Nelson E. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vézilier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nicot</w:t>
+                <w:t xml:space="preserve">Maria Riga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1856), pp.20170401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361610v1</w:t>
+                <w:t xml:space="preserve">hal-03399855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of prevalence and diversity of avian malaria infections in wild Culex pipiens mosquitoes: the effects of Wolbachia, filarial nematodes and insecticide resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Avian malaria: a new lease of life for an old experimental model to study the evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vézilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Zélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory L’ambert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-437⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1675), pp.20140300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2014.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361672v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia increases susceptibility to Plasmodium infection in a natural system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Dynamics of prevalence and diversity of avian malaria infections in wild Culex pipiens mosquitoes: the effects of Wolbachia, filarial nematodes and insecticide resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juilen Vézilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L’ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Duron</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2837⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361677v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with Wolbachia protects mosquitoes against Plasmodium-induced mortality in a natural system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Wolbachia increases susceptibility to Plasmodium infection in a natural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1779), pp.20132837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02519.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361714v1</w:t>
+                <w:t xml:space="preserve">hal-02361677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Infection with Wolbachia protects mosquitoes against Plasmodium-induced mortality in a natural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (7), pp.1243-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02519.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid evolution of parasitoids when faced with the symbiont-mediated resistance of their hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Zélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.741-750. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02207.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected changes in reproductive barriers between incipient species after experimental evolution in sympatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513456v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-05386119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3882,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bak&#305;rd&#246;ven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Fragata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Sousa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70072" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288847v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Godinho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cruz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70286" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288826v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2861202/v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04765666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.09.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Reempts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zarka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00638-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Sucena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Godinho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Teodoro&#8208;paulo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Eira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinta&#351;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cakmak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5958" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.08.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Santos-Matos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. T. Figueiredo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4316-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06779-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denoyelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001330" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0224-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim L. Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson E. Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361672v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilen V&#233;zilier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L&#8217;ambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-437" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2837" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02519.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cunha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gaspar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436071v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B Duncan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa O Ezenwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.12.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386119v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gaspar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bak&#305;rd&#246;ven" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Fragata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Sousa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288847v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Godinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70286" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288826v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2861202/v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04765666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.09.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Wybouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Reempts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Zarka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00638-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R Rodrigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lio Sucena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Godinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Teodoro&#8208;paulo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Eira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Altinta&#351;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cakmak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5958" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Sousa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.08.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Santos-Matos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. T. Figueiredo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4316-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06779-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Denoyelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017001330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-018-0224-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim L. Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson E. Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Riga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;zilier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0300" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilen V&#233;zilier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L&#8217;ambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-437" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthomieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2837" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02519.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02207.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cunha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>